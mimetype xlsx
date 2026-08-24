--- v0 (2026-04-24)
+++ v1 (2026-08-24)
@@ -110,68 +110,68 @@
   <Override PartName="/xl/embeddings/oleObject87.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject88.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject89.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject90.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject91.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject92.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject93.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject94.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://worksafenz-my.sharepoint.com/personal/charlotte_rae_worksafe_govt_nz/Documents/Desktop/Website files/Tools, registers, and resources/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://worksafenz-my.sharepoint.com/personal/charlotte_rae_worksafe_govt_nz/Documents/Documents/A_Website files/Tools, registers, and resources/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FFCE8D0C-0623-4126-AFE3-BD0F9DC3F0F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{55FDD5A0-863A-48A4-B373-93FC8A2D58C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9FE98731-464B-4941-936F-EFB62234B1F4}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$175</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$180</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
@@ -182,53 +182,53 @@
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="1"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="2">
     <bk>
       <rc t="1" v="0"/>
     </bk>
     <bk>
       <rc t="1" v="1"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="244">
-[...1 lines deleted...]
-    <t xml:space="preserve">Cylinder Manufacturers Marks as at April 2025
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="407" uniqueCount="250">
+  <si>
+    <t xml:space="preserve">Cylinder Manufacturers Marks as at August 2026
 </t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Country of Manufacture</t>
   </si>
   <si>
     <t>Marks</t>
   </si>
   <si>
     <t>Obsolete Marks</t>
   </si>
   <si>
     <t>Aluminium Arugyar</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>Alumíniumárugyár Rt.</t>
   </si>
   <si>
     <t>Amtrol Alfa (Was Alfa)</t>
@@ -343,54 +343,66 @@
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">ECS </t>
   </si>
   <si>
     <t>Faber</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>FABER</t>
   </si>
   <si>
     <t xml:space="preserve">FIKE </t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">FIKE M5698 </t>
   </si>
   <si>
+    <t>Firestryker Australasia Pty Limited</t>
+  </si>
+  <si>
+    <t>FITOK Incorporated</t>
+  </si>
+  <si>
+    <t>FITOK</t>
+  </si>
+  <si>
     <t xml:space="preserve">G-Shang Metal Corporation </t>
   </si>
   <si>
     <t>GSM</t>
+  </si>
+  <si>
+    <t>Jahn Gmbh</t>
   </si>
   <si>
     <t>Jiangsu Minnuo Group Co.,Ltd.
 Jiangsu Minnuo Special Equipment Co.,Ltd.
 Jiangsu Minnuo Purification Equipment Co., Ltd.</t>
   </si>
   <si>
     <t>Kanto Koatsu-Yoki Mfg Co Ltd</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Linh Gas Cylinders</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Luxfer</t>
   </si>
   <si>
     <t>United Kingdom United States France</t>
   </si>
   <si>
@@ -447,50 +459,53 @@
         <sz val="14"/>
         <rFont val="Arial Black"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial Black"/>
         <family val="2"/>
       </rPr>
       <t>(is also shown o</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial Black"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">n cylinders) </t>
     </r>
   </si>
   <si>
+    <t>Power Saints Limited</t>
+  </si>
+  <si>
     <t>SAFER/ Techplast sp z o.o.</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>Sahamitr Pressure Container Co Ltd (SMPC)</t>
   </si>
   <si>
     <t>Shandong Huanri Group</t>
   </si>
   <si>
     <t xml:space="preserve">HUANRI </t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Shandong Luhua Container Co., Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">SDLH </t>
   </si>
   <si>
     <t>Shandong Yongan Special Equipment Co., Ltd
@@ -600,50 +615,53 @@
   <si>
     <t>Worthington Cylinders Czech</t>
   </si>
   <si>
     <t>Worthington Portugal</t>
   </si>
   <si>
     <t xml:space="preserve">Yuyao/Zhejiang Orientx </t>
   </si>
   <si>
     <t xml:space="preserve">ORIENTX </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">OLT </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial Black"/>
         <family val="2"/>
       </rPr>
       <t>(On cylinders imported before September 2015)</t>
     </r>
+  </si>
+  <si>
+    <t>Zhejiang Orientx Fire Safety Equipment Co Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">Zhejiang JinDun Pressure Vessel Co Ltd/Fire Fighting Equipment Co Ltd </t>
   </si>
   <si>
     <t>Zhejiang Ruihua Machinery Co., Ltd</t>
   </si>
   <si>
     <t>RH</t>
   </si>
   <si>
     <t>Zhejiang Winner Fire Fighting Equipment Co Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">WINNER </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">JX/CN </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial Black"/>
@@ -1506,153 +1524,92 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -1694,153 +1651,217 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.emf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.emf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>404495</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="758061" cy="416199"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="TextBox 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17093045" y="68386729"/>
           <a:ext cx="711983" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -1925,57 +1946,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>200025</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7822" name="Picture 5409">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1999,57 +2020,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>80</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>80</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7823" name="Picture 5864">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008F1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2073,57 +2094,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>273050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7824" name="Picture 119">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000901E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2616,57 +2637,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2272393</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>73479</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3272518</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>959304</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7831" name="Picture 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000971E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2690,51 +2711,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2261053</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>387803</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1061169" cy="632467"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="64" name="TextBox 63">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9472839" y="27180267"/>
           <a:ext cx="1061169" cy="632467"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -2758,51 +2779,51 @@
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>LUXFER</a:t>
           </a:r>
           <a:endParaRPr lang="en-NZ" sz="1400">
             <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2208530</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>96066</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1050661" cy="834406"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="65" name="TextBox 64">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9420316" y="45122102"/>
           <a:ext cx="1050661" cy="834406"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -2857,57 +2878,57 @@
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>SWAGELOK</a:t>
           </a:r>
           <a:endParaRPr lang="en-NZ" sz="1200">
             <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1019175</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1028700</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7834" name="Picture 83">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009A1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2931,57 +2952,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1076325</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2152650</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>1333500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7835" name="Picture 960">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009B1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -3005,57 +3026,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>990600</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1695450</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7836" name="Picture 974">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009C1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -3079,57 +3100,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1019175</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1028700</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7837" name="Picture 1004">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009D1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -3153,57 +3174,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>790575</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>793750</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7838" name="Picture 1275">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009E1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -3230,51 +3251,51 @@
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1905000</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>127000</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>3638550</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>742950</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1080" name="Object 56" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1080"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -3284,57 +3305,57 @@
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2324100</xdr:colOff>
           <xdr:row>19</xdr:row>
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:rowOff>184150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2790825</xdr:colOff>
+          <xdr:colOff>2794000</xdr:colOff>
           <xdr:row>19</xdr:row>
-          <xdr:rowOff>523875</xdr:rowOff>
+          <xdr:rowOff>527050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1081" name="Object 57" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1081"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
@@ -3396,1186 +3417,1186 @@
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2305050</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>3133725</xdr:colOff>
+          <xdr:colOff>3136900</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>647700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1083" name="Object 59" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1083"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2524125</xdr:colOff>
-          <xdr:row>30</xdr:row>
+          <xdr:colOff>2527300</xdr:colOff>
+          <xdr:row>33</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2905125</xdr:colOff>
-          <xdr:row>30</xdr:row>
+          <xdr:colOff>2908300</xdr:colOff>
+          <xdr:row>33</xdr:row>
           <xdr:rowOff>438150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1084" name="Object 60" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1084"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>1066800</xdr:colOff>
-          <xdr:row>30</xdr:row>
+          <xdr:row>33</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>1562100</xdr:colOff>
-          <xdr:row>30</xdr:row>
+          <xdr:row>33</xdr:row>
           <xdr:rowOff>495300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1085" name="Object 61" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1085"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>771525</xdr:colOff>
-          <xdr:row>111</xdr:row>
+          <xdr:colOff>774700</xdr:colOff>
+          <xdr:row>116</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1952625</xdr:colOff>
-          <xdr:row>111</xdr:row>
+          <xdr:colOff>1955800</xdr:colOff>
+          <xdr:row>116</xdr:row>
           <xdr:rowOff>571500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1086" name="Object 62" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1086"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>800100</xdr:colOff>
-          <xdr:row>114</xdr:row>
+          <xdr:row>119</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1762125</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>600075</xdr:rowOff>
+          <xdr:colOff>1765300</xdr:colOff>
+          <xdr:row>119</xdr:row>
+          <xdr:rowOff>603250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1087" name="Object 63" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1087"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1476375</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:colOff>1479550</xdr:colOff>
+          <xdr:row>45</xdr:row>
+          <xdr:rowOff>88900</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>4152900</xdr:colOff>
-          <xdr:row>41</xdr:row>
+          <xdr:row>45</xdr:row>
           <xdr:rowOff>1257300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1088" name="Object 64" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1088"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2028825</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:colOff>2032000</xdr:colOff>
+          <xdr:row>56</xdr:row>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>3267075</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>1019175</xdr:rowOff>
+          <xdr:colOff>3270250</xdr:colOff>
+          <xdr:row>56</xdr:row>
+          <xdr:rowOff>1022350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1089" name="Object 65" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1089"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2000250</xdr:colOff>
-          <xdr:row>53</xdr:row>
+          <xdr:row>57</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>3257550</xdr:colOff>
-          <xdr:row>53</xdr:row>
-          <xdr:rowOff>1038225</xdr:rowOff>
+          <xdr:row>57</xdr:row>
+          <xdr:rowOff>1041400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1090" name="Object 66" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1090"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2324100</xdr:colOff>
-          <xdr:row>58</xdr:row>
-          <xdr:rowOff>142875</xdr:rowOff>
+          <xdr:row>62</xdr:row>
+          <xdr:rowOff>146050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2971800</xdr:colOff>
-          <xdr:row>58</xdr:row>
-          <xdr:rowOff>466725</xdr:rowOff>
+          <xdr:row>62</xdr:row>
+          <xdr:rowOff>469900</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1091" name="Object 67" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1091"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2324100</xdr:colOff>
-          <xdr:row>58</xdr:row>
+          <xdr:row>62</xdr:row>
           <xdr:rowOff>457200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2714625</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>695325</xdr:rowOff>
+          <xdr:colOff>2717800</xdr:colOff>
+          <xdr:row>62</xdr:row>
+          <xdr:rowOff>698500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1092" name="Object 68" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1092"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000044040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2105025</xdr:colOff>
-          <xdr:row>59</xdr:row>
+          <xdr:colOff>2108200</xdr:colOff>
+          <xdr:row>63</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>3343275</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>904875</xdr:rowOff>
+          <xdr:colOff>3346450</xdr:colOff>
+          <xdr:row>63</xdr:row>
+          <xdr:rowOff>908050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1093" name="Object 69" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1093"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2143125</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:colOff>2146300</xdr:colOff>
+          <xdr:row>65</xdr:row>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>3286125</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>885825</xdr:rowOff>
+          <xdr:colOff>3289300</xdr:colOff>
+          <xdr:row>65</xdr:row>
+          <xdr:rowOff>889000</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1094" name="Object 70" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1094"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>828675</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:colOff>831850</xdr:colOff>
+          <xdr:row>56</xdr:row>
+          <xdr:rowOff>88900</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1895475</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>542925</xdr:rowOff>
+          <xdr:colOff>1898650</xdr:colOff>
+          <xdr:row>56</xdr:row>
+          <xdr:rowOff>546100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1095" name="Object 71" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1095"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000047040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2428875</xdr:colOff>
-          <xdr:row>63</xdr:row>
+          <xdr:colOff>2432050</xdr:colOff>
+          <xdr:row>67</xdr:row>
           <xdr:rowOff>533400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2971800</xdr:colOff>
-          <xdr:row>63</xdr:row>
+          <xdr:row>67</xdr:row>
           <xdr:rowOff>819150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1096" name="Object 72" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1096"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2381250</xdr:colOff>
-          <xdr:row>63</xdr:row>
+          <xdr:row>67</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2952750</xdr:colOff>
-          <xdr:row>63</xdr:row>
+          <xdr:row>67</xdr:row>
           <xdr:rowOff>419100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1097" name="Object 73" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1097"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000049040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2381250</xdr:colOff>
-          <xdr:row>62</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:row>66</xdr:row>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2952750</xdr:colOff>
-          <xdr:row>62</xdr:row>
+          <xdr:row>66</xdr:row>
           <xdr:rowOff>533400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1098" name="Object 74" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1098"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2400300</xdr:colOff>
-          <xdr:row>64</xdr:row>
+          <xdr:row>68</xdr:row>
           <xdr:rowOff>495300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2943225</xdr:colOff>
-          <xdr:row>64</xdr:row>
+          <xdr:colOff>2946400</xdr:colOff>
+          <xdr:row>68</xdr:row>
           <xdr:rowOff>800100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1099" name="Object 75" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1099"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2381250</xdr:colOff>
-          <xdr:row>64</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:row>68</xdr:row>
+          <xdr:rowOff>107950</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2952750</xdr:colOff>
-          <xdr:row>64</xdr:row>
-          <xdr:rowOff>409575</xdr:rowOff>
+          <xdr:row>68</xdr:row>
+          <xdr:rowOff>412750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1100" name="Object 76" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1100"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2390775</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>542925</xdr:rowOff>
+          <xdr:colOff>2393950</xdr:colOff>
+          <xdr:row>69</xdr:row>
+          <xdr:rowOff>546100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2933700</xdr:colOff>
-          <xdr:row>65</xdr:row>
-          <xdr:rowOff>828675</xdr:rowOff>
+          <xdr:row>69</xdr:row>
+          <xdr:rowOff>831850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1101" name="Object 77" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1101"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2381250</xdr:colOff>
-          <xdr:row>65</xdr:row>
+          <xdr:row>69</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2952750</xdr:colOff>
-          <xdr:row>65</xdr:row>
-          <xdr:rowOff>428625</xdr:rowOff>
+          <xdr:row>69</xdr:row>
+          <xdr:rowOff>431800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1102" name="Object 78" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1102"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2419350</xdr:colOff>
-          <xdr:row>66</xdr:row>
+          <xdr:row>70</xdr:row>
           <xdr:rowOff>552450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2962275</xdr:colOff>
-          <xdr:row>66</xdr:row>
+          <xdr:colOff>2965450</xdr:colOff>
+          <xdr:row>70</xdr:row>
           <xdr:rowOff>838200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1103" name="Object 79" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1103"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2381250</xdr:colOff>
-          <xdr:row>66</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:row>70</xdr:row>
+          <xdr:rowOff>127000</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2952750</xdr:colOff>
-          <xdr:row>66</xdr:row>
+          <xdr:row>70</xdr:row>
           <xdr:rowOff>438150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1104" name="Object 80" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1104"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -4638,3722 +4659,3722 @@
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>1333500</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1857375</xdr:colOff>
+          <xdr:colOff>1860550</xdr:colOff>
           <xdr:row>13</xdr:row>
-          <xdr:rowOff>542925</xdr:rowOff>
+          <xdr:rowOff>546100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1106" name="Object 82" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1106"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000052040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>76</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1581150</xdr:colOff>
-          <xdr:row>76</xdr:row>
+          <xdr:row>81</xdr:row>
           <xdr:rowOff>628650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1107" name="Object 83" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1107"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>647700</xdr:colOff>
-          <xdr:row>77</xdr:row>
+          <xdr:row>82</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2095500</xdr:colOff>
-          <xdr:row>77</xdr:row>
+          <xdr:row>82</xdr:row>
           <xdr:rowOff>552450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1108" name="Object 84" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1108"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000054040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>647700</xdr:colOff>
-          <xdr:row>78</xdr:row>
+          <xdr:row>83</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2095500</xdr:colOff>
-          <xdr:row>78</xdr:row>
+          <xdr:row>83</xdr:row>
           <xdr:rowOff>552450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1109" name="Object 85" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1109"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
-          <xdr:row>79</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:row>84</xdr:row>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1457325</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>619125</xdr:rowOff>
+          <xdr:colOff>1460500</xdr:colOff>
+          <xdr:row>84</xdr:row>
+          <xdr:rowOff>622300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1110" name="Object 86" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1110"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1038225</xdr:colOff>
-          <xdr:row>80</xdr:row>
+          <xdr:colOff>1041400</xdr:colOff>
+          <xdr:row>85</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1504950</xdr:colOff>
-          <xdr:row>80</xdr:row>
-          <xdr:rowOff>619125</xdr:rowOff>
+          <xdr:row>85</xdr:row>
+          <xdr:rowOff>622300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1111" name="Object 87" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1111"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>81</xdr:row>
+          <xdr:row>86</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1562100</xdr:colOff>
-          <xdr:row>81</xdr:row>
+          <xdr:row>86</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1112" name="Object 88" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1112"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1162050</xdr:colOff>
-          <xdr:row>82</xdr:row>
+          <xdr:row>87</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1390650</xdr:colOff>
-          <xdr:row>82</xdr:row>
+          <xdr:row>87</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1113" name="Object 89" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1113"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>828675</xdr:colOff>
-          <xdr:row>83</xdr:row>
+          <xdr:colOff>831850</xdr:colOff>
+          <xdr:row>88</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1838325</xdr:colOff>
-          <xdr:row>83</xdr:row>
+          <xdr:colOff>1841500</xdr:colOff>
+          <xdr:row>88</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1114" name="Object 90" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1114"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>733425</xdr:colOff>
-          <xdr:row>84</xdr:row>
+          <xdr:colOff>736600</xdr:colOff>
+          <xdr:row>89</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1914525</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>581025</xdr:rowOff>
+          <xdr:colOff>1917700</xdr:colOff>
+          <xdr:row>89</xdr:row>
+          <xdr:rowOff>584200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1115" name="Object 91" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1115"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1038225</xdr:colOff>
-          <xdr:row>85</xdr:row>
+          <xdr:colOff>1041400</xdr:colOff>
+          <xdr:row>90</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1581150</xdr:colOff>
-          <xdr:row>85</xdr:row>
+          <xdr:row>90</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1116" name="Object 92" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1116"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1066800</xdr:colOff>
-          <xdr:row>94</xdr:row>
+          <xdr:row>99</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1638300</xdr:colOff>
-          <xdr:row>94</xdr:row>
-          <xdr:rowOff>581025</xdr:rowOff>
+          <xdr:row>99</xdr:row>
+          <xdr:rowOff>584200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1117" name="Object 93" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1117"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>647700</xdr:colOff>
-          <xdr:row>95</xdr:row>
+          <xdr:row>100</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1971675</xdr:colOff>
-          <xdr:row>95</xdr:row>
+          <xdr:colOff>1974850</xdr:colOff>
+          <xdr:row>100</xdr:row>
           <xdr:rowOff>495300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1118" name="Object 94" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1118"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1104900</xdr:colOff>
-          <xdr:row>96</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:row>101</xdr:row>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1724025</xdr:colOff>
-          <xdr:row>96</xdr:row>
+          <xdr:colOff>1727200</xdr:colOff>
+          <xdr:row>101</xdr:row>
           <xdr:rowOff>628650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1119" name="Object 95" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1119"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>571500</xdr:colOff>
-          <xdr:row>98</xdr:row>
+          <xdr:row>103</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2057400</xdr:colOff>
-          <xdr:row>98</xdr:row>
-          <xdr:rowOff>619125</xdr:rowOff>
+          <xdr:row>103</xdr:row>
+          <xdr:rowOff>622300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1120" name="Object 96" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1120"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000060040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>876300</xdr:colOff>
-          <xdr:row>99</xdr:row>
+          <xdr:row>104</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1685925</xdr:colOff>
-          <xdr:row>99</xdr:row>
+          <xdr:colOff>1689100</xdr:colOff>
+          <xdr:row>104</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1121" name="Object 97" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1121"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000061040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>101</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:row>106</xdr:row>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1685925</xdr:colOff>
-          <xdr:row>101</xdr:row>
+          <xdr:colOff>1689100</xdr:colOff>
+          <xdr:row>106</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1122" name="Object 98" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1122"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000062040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
-          <xdr:row>104</xdr:row>
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:row>109</xdr:row>
+          <xdr:rowOff>69850</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1685925</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>581025</xdr:rowOff>
+          <xdr:colOff>1689100</xdr:colOff>
+          <xdr:row>109</xdr:row>
+          <xdr:rowOff>584200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1123" name="Object 99" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1123"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000063040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>109</xdr:row>
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:row>114</xdr:row>
+          <xdr:rowOff>88900</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1600200</xdr:colOff>
-          <xdr:row>109</xdr:row>
-          <xdr:rowOff>561975</xdr:rowOff>
+          <xdr:row>114</xdr:row>
+          <xdr:rowOff>565150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1124" name="Object 100" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1124"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000064040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
-          <xdr:row>110</xdr:row>
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:row>115</xdr:row>
+          <xdr:rowOff>88900</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1562100</xdr:colOff>
-          <xdr:row>110</xdr:row>
+          <xdr:row>115</xdr:row>
           <xdr:rowOff>514350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1125" name="Object 101" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1125"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000065040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>828675</xdr:colOff>
-          <xdr:row>155</xdr:row>
+          <xdr:colOff>831850</xdr:colOff>
+          <xdr:row>160</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1866900</xdr:colOff>
-          <xdr:row>155</xdr:row>
-          <xdr:rowOff>581025</xdr:rowOff>
+          <xdr:row>160</xdr:row>
+          <xdr:rowOff>584200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1126" name="Object 102" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1126"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
-          <xdr:row>156</xdr:row>
+          <xdr:colOff>622300</xdr:colOff>
+          <xdr:row>161</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2009775</xdr:colOff>
-          <xdr:row>156</xdr:row>
+          <xdr:colOff>2012950</xdr:colOff>
+          <xdr:row>161</xdr:row>
           <xdr:rowOff>609600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1127" name="Object 103" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1127"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000067040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>157</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:row>162</xdr:row>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1685925</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>619125</xdr:rowOff>
+          <xdr:colOff>1689100</xdr:colOff>
+          <xdr:row>162</xdr:row>
+          <xdr:rowOff>622300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1128" name="Object 104" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1128"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000068040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1038225</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:colOff>1041400</xdr:colOff>
+          <xdr:row>117</xdr:row>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1562100</xdr:colOff>
-          <xdr:row>112</xdr:row>
+          <xdr:row>117</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1129" name="Object 105" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1129"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>828675</xdr:colOff>
-          <xdr:row>115</xdr:row>
+          <xdr:colOff>831850</xdr:colOff>
+          <xdr:row>120</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1885950</xdr:colOff>
-          <xdr:row>115</xdr:row>
+          <xdr:row>120</xdr:row>
           <xdr:rowOff>571500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1130" name="Object 106" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1130"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>117</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:row>122</xdr:row>
+          <xdr:rowOff>107950</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1704975</xdr:colOff>
-          <xdr:row>117</xdr:row>
+          <xdr:colOff>1708150</xdr:colOff>
+          <xdr:row>122</xdr:row>
           <xdr:rowOff>514350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1131" name="Object 107" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1131"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>118</xdr:row>
+          <xdr:row>123</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1733550</xdr:colOff>
-          <xdr:row>118</xdr:row>
+          <xdr:row>123</xdr:row>
           <xdr:rowOff>533400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1132" name="Object 108" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1132"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>828675</xdr:colOff>
-          <xdr:row>119</xdr:row>
+          <xdr:colOff>831850</xdr:colOff>
+          <xdr:row>124</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1866900</xdr:colOff>
-          <xdr:row>119</xdr:row>
+          <xdr:row>124</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1133" name="Object 109" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1133"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>828675</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:colOff>831850</xdr:colOff>
+          <xdr:row>128</xdr:row>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1895475</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>581025</xdr:rowOff>
+          <xdr:colOff>1898650</xdr:colOff>
+          <xdr:row>128</xdr:row>
+          <xdr:rowOff>584200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1134" name="Object 110" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1134"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>125</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:row>130</xdr:row>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1724025</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>600075</xdr:rowOff>
+          <xdr:colOff>1727200</xdr:colOff>
+          <xdr:row>130</xdr:row>
+          <xdr:rowOff>603250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1135" name="Object 111" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1135"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>167</xdr:row>
+          <xdr:row>172</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2057400</xdr:colOff>
-          <xdr:row>167</xdr:row>
+          <xdr:row>172</xdr:row>
           <xdr:rowOff>533400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1136" name="Object 112" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1136"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000070040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>847725</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:colOff>850900</xdr:colOff>
+          <xdr:row>132</xdr:row>
+          <xdr:rowOff>88900</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1762125</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>561975</xdr:rowOff>
+          <xdr:colOff>1765300</xdr:colOff>
+          <xdr:row>132</xdr:row>
+          <xdr:rowOff>565150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1137" name="Object 113" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1137"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000071040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>466725</xdr:colOff>
-          <xdr:row>130</xdr:row>
+          <xdr:colOff>469900</xdr:colOff>
+          <xdr:row>135</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2200275</xdr:colOff>
-          <xdr:row>130</xdr:row>
+          <xdr:colOff>2203450</xdr:colOff>
+          <xdr:row>135</xdr:row>
           <xdr:rowOff>438150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1138" name="Object 114" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1138"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000072040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
-          <xdr:row>133</xdr:row>
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:row>138</xdr:row>
+          <xdr:rowOff>69850</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2619375</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>561975</xdr:rowOff>
+          <xdr:colOff>2622550</xdr:colOff>
+          <xdr:row>138</xdr:row>
+          <xdr:rowOff>565150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1139" name="Object 115" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1139"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000073040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>257175</xdr:colOff>
-          <xdr:row>134</xdr:row>
+          <xdr:colOff>260350</xdr:colOff>
+          <xdr:row>139</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2409825</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>542925</xdr:rowOff>
+          <xdr:colOff>2413000</xdr:colOff>
+          <xdr:row>139</xdr:row>
+          <xdr:rowOff>546100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1140" name="Object 116" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1140"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000074040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>88</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:row>93</xdr:row>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1762125</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>619125</xdr:rowOff>
+          <xdr:colOff>1765300</xdr:colOff>
+          <xdr:row>93</xdr:row>
+          <xdr:rowOff>622300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1141" name="Object 117" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1141"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000075040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1028700</xdr:colOff>
-          <xdr:row>101</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:row>106</xdr:row>
+          <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1600200</xdr:colOff>
-          <xdr:row>101</xdr:row>
+          <xdr:row>106</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1142" name="Object 118" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1142"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>828675</xdr:colOff>
-          <xdr:row>102</xdr:row>
+          <xdr:colOff>831850</xdr:colOff>
+          <xdr:row>107</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1895475</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>619125</xdr:rowOff>
+          <xdr:colOff>1898650</xdr:colOff>
+          <xdr:row>107</xdr:row>
+          <xdr:rowOff>622300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1143" name="Object 119" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1143"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>752475</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:colOff>755650</xdr:colOff>
+          <xdr:row>113</xdr:row>
+          <xdr:rowOff>107950</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1914525</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>523875</xdr:rowOff>
+          <xdr:colOff>1917700</xdr:colOff>
+          <xdr:row>113</xdr:row>
+          <xdr:rowOff>527050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1144" name="Object 120" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1144"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>847725</xdr:colOff>
-          <xdr:row>113</xdr:row>
+          <xdr:colOff>850900</xdr:colOff>
+          <xdr:row>118</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1762125</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>600075</xdr:rowOff>
+          <xdr:colOff>1765300</xdr:colOff>
+          <xdr:row>118</xdr:row>
+          <xdr:rowOff>603250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1145" name="Object 121" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1145"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1076325</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:colOff>1079500</xdr:colOff>
+          <xdr:row>125</xdr:row>
+          <xdr:rowOff>69850</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1619250</xdr:colOff>
-          <xdr:row>120</xdr:row>
-          <xdr:rowOff>581025</xdr:rowOff>
+          <xdr:row>125</xdr:row>
+          <xdr:rowOff>584200</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1146" name="Object 122" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1146"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>122</xdr:row>
+          <xdr:row>127</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1781175</xdr:colOff>
-          <xdr:row>122</xdr:row>
+          <xdr:colOff>1784350</xdr:colOff>
+          <xdr:row>127</xdr:row>
           <xdr:rowOff>571500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1147" name="Object 123" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1147"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>571500</xdr:colOff>
-          <xdr:row>128</xdr:row>
+          <xdr:row>133</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1219200</xdr:colOff>
-          <xdr:row>128</xdr:row>
+          <xdr:row>133</xdr:row>
           <xdr:rowOff>514350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1148" name="Object 124" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1148"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1409700</xdr:colOff>
-          <xdr:row>128</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:row>133</xdr:row>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2028825</xdr:colOff>
-          <xdr:row>128</xdr:row>
+          <xdr:colOff>2032000</xdr:colOff>
+          <xdr:row>133</xdr:row>
           <xdr:rowOff>533400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1149" name="Object 125" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1149"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>809625</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:colOff>812800</xdr:colOff>
+          <xdr:row>134</xdr:row>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1771650</xdr:colOff>
-          <xdr:row>129</xdr:row>
-          <xdr:rowOff>600075</xdr:rowOff>
+          <xdr:row>134</xdr:row>
+          <xdr:rowOff>603250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1150" name="Object 126" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1150"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>685800</xdr:colOff>
-          <xdr:row>136</xdr:row>
+          <xdr:row>141</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1828800</xdr:colOff>
-          <xdr:row>136</xdr:row>
+          <xdr:row>141</xdr:row>
           <xdr:rowOff>685800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1151" name="Object 127" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1151"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>140</xdr:row>
+          <xdr:row>145</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1562100</xdr:colOff>
-          <xdr:row>140</xdr:row>
-          <xdr:rowOff>428625</xdr:rowOff>
+          <xdr:row>145</xdr:row>
+          <xdr:rowOff>431800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1152" name="Object 128" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1152"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>847725</xdr:colOff>
-          <xdr:row>141</xdr:row>
+          <xdr:colOff>850900</xdr:colOff>
+          <xdr:row>146</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1647825</xdr:colOff>
-          <xdr:row>141</xdr:row>
+          <xdr:colOff>1651000</xdr:colOff>
+          <xdr:row>146</xdr:row>
           <xdr:rowOff>400050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1153" name="Object 129" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1153"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>144</xdr:row>
+          <xdr:row>149</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1828800</xdr:colOff>
-          <xdr:row>144</xdr:row>
-          <xdr:rowOff>542925</xdr:rowOff>
+          <xdr:row>149</xdr:row>
+          <xdr:rowOff>546100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1154" name="Object 130" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1154"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000082040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1104900</xdr:colOff>
-          <xdr:row>145</xdr:row>
+          <xdr:row>150</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1647825</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>542925</xdr:rowOff>
+          <xdr:colOff>1651000</xdr:colOff>
+          <xdr:row>150</xdr:row>
+          <xdr:rowOff>546100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1155" name="Object 131" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1155"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000083040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>438150</xdr:colOff>
-          <xdr:row>147</xdr:row>
+          <xdr:row>152</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2219325</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>466725</xdr:rowOff>
+          <xdr:colOff>2222500</xdr:colOff>
+          <xdr:row>152</xdr:row>
+          <xdr:rowOff>469900</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1156" name="Object 132" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1156"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000084040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>866775</xdr:colOff>
-          <xdr:row>148</xdr:row>
+          <xdr:colOff>869950</xdr:colOff>
+          <xdr:row>153</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1905000</xdr:colOff>
-          <xdr:row>148</xdr:row>
+          <xdr:row>153</xdr:row>
           <xdr:rowOff>552450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1157" name="Object 133" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1157"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000085040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1066800</xdr:colOff>
-          <xdr:row>149</xdr:row>
+          <xdr:row>154</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1533525</xdr:colOff>
-          <xdr:row>149</xdr:row>
+          <xdr:colOff>1536700</xdr:colOff>
+          <xdr:row>154</xdr:row>
           <xdr:rowOff>514350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1158" name="Object 134" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1158"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1028700</xdr:colOff>
-          <xdr:row>152</xdr:row>
+          <xdr:row>157</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1714500</xdr:colOff>
-          <xdr:row>152</xdr:row>
+          <xdr:row>157</xdr:row>
           <xdr:rowOff>552450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1159" name="Object 135" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1159"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000087040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>571500</xdr:colOff>
-          <xdr:row>153</xdr:row>
+          <xdr:row>158</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2219325</xdr:colOff>
-          <xdr:row>153</xdr:row>
+          <xdr:colOff>2222500</xdr:colOff>
+          <xdr:row>158</xdr:row>
           <xdr:rowOff>552450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1160" name="Object 136" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1160"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>971550</xdr:colOff>
-          <xdr:row>154</xdr:row>
+          <xdr:row>159</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1704975</xdr:colOff>
-          <xdr:row>154</xdr:row>
+          <xdr:colOff>1708150</xdr:colOff>
+          <xdr:row>159</xdr:row>
           <xdr:rowOff>552450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1161" name="Object 137" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1161"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
-          <xdr:row>158</xdr:row>
+          <xdr:row>163</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1676400</xdr:colOff>
-          <xdr:row>158</xdr:row>
-          <xdr:rowOff>523875</xdr:rowOff>
+          <xdr:row>163</xdr:row>
+          <xdr:rowOff>527050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1162" name="Object 138" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1162"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1076325</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:colOff>1079500</xdr:colOff>
+          <xdr:row>164</xdr:row>
+          <xdr:rowOff>107950</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1581150</xdr:colOff>
-          <xdr:row>159</xdr:row>
+          <xdr:row>164</xdr:row>
           <xdr:rowOff>533400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1163" name="Object 139" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1163"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>790575</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:colOff>793750</xdr:colOff>
+          <xdr:row>166</xdr:row>
+          <xdr:rowOff>165100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1809750</xdr:colOff>
-          <xdr:row>161</xdr:row>
+          <xdr:row>166</xdr:row>
           <xdr:rowOff>438150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1164" name="Object 140" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1164"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1066800</xdr:colOff>
-          <xdr:row>162</xdr:row>
+          <xdr:row>167</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1533525</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>542925</xdr:rowOff>
+          <xdr:colOff>1536700</xdr:colOff>
+          <xdr:row>167</xdr:row>
+          <xdr:rowOff>546100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1165" name="Object 141" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1165"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1057275</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:colOff>1060450</xdr:colOff>
+          <xdr:row>168</xdr:row>
+          <xdr:rowOff>69850</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1628775</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>542925</xdr:rowOff>
+          <xdr:colOff>1631950</xdr:colOff>
+          <xdr:row>168</xdr:row>
+          <xdr:rowOff>546100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1166" name="Object 142" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1166"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>752475</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>85725</xdr:rowOff>
+          <xdr:colOff>755650</xdr:colOff>
+          <xdr:row>169</xdr:row>
+          <xdr:rowOff>88900</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2381250</xdr:colOff>
-          <xdr:row>164</xdr:row>
-          <xdr:rowOff>600075</xdr:rowOff>
+          <xdr:row>169</xdr:row>
+          <xdr:rowOff>603250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1167" name="Object 143" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1167"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
-          <xdr:row>168</xdr:row>
+          <xdr:row>173</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1819275</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>523875</xdr:rowOff>
+          <xdr:colOff>1822450</xdr:colOff>
+          <xdr:row>173</xdr:row>
+          <xdr:rowOff>527050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1168" name="Object 144" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1168"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000090040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>170</xdr:row>
+          <xdr:row>175</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1733550</xdr:colOff>
-          <xdr:row>170</xdr:row>
+          <xdr:row>175</xdr:row>
           <xdr:rowOff>495300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1169" name="Object 145" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1169"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>971550</xdr:colOff>
-          <xdr:row>171</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:row>176</xdr:row>
+          <xdr:rowOff>107950</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1704975</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>542925</xdr:rowOff>
+          <xdr:colOff>1708150</xdr:colOff>
+          <xdr:row>176</xdr:row>
+          <xdr:rowOff>546100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1170" name="Object 146" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1170"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1066800</xdr:colOff>
-          <xdr:row>172</xdr:row>
+          <xdr:row>177</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1571625</xdr:colOff>
-          <xdr:row>172</xdr:row>
+          <xdr:colOff>1574800</xdr:colOff>
+          <xdr:row>177</xdr:row>
           <xdr:rowOff>533400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1171" name="Object 147" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1171"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>876300</xdr:colOff>
-          <xdr:row>121</xdr:row>
+          <xdr:row>126</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1847850</xdr:colOff>
-          <xdr:row>121</xdr:row>
+          <xdr:row>126</xdr:row>
           <xdr:rowOff>495300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1172" name="Object 148" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1172"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000094040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>381000</xdr:colOff>
-          <xdr:row>135</xdr:row>
+          <xdr:row>140</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2305050</xdr:colOff>
-          <xdr:row>135</xdr:row>
+          <xdr:row>140</xdr:row>
           <xdr:rowOff>476250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1173" name="Object 149" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1173"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2628900</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7839" name="Picture 1" descr="image001">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009F1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -8525,57 +8546,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2238375</xdr:colOff>
-      <xdr:row>68</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>268061</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3067050</xdr:colOff>
-      <xdr:row>68</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>744311</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7842" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A21E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -8599,57 +8620,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2071007</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>118383</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3496582</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>845458</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7843" name="Picture 122">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A31E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -8673,57 +8694,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1647825</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>223157</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3949700</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>826407</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7844" name="Picture 123">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A41E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -8747,57 +8768,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2035629</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>172811</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3381829</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>762000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7845" name="Picture 123">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A51E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -8821,57 +8842,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2292804</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>234043</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3254829</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>729343</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7846" name="Picture 3" descr="image004">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A61E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -8895,57 +8916,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1219200</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>146957</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3943350</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>1055007</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7847" name="Picture 124" descr="C:\Users\Burgesr\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\G7I61433\metal mate 2.gif">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A71E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -8969,57 +8990,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1625600</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7848" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A81E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -9096,57 +9117,57 @@
         <a:xfrm rot="16200000">
           <a:off x="9750249" y="5710461"/>
           <a:ext cx="391361" cy="1142388"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:scene3d>
           <a:camera prst="orthographicFront">
             <a:rot lat="0" lon="0" rev="0"/>
           </a:camera>
           <a:lightRig rig="threePt" dir="t"/>
         </a:scene3d>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1692728</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3800928</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>942068</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7850" name="Picture 128">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AA1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -9244,57 +9265,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2239736</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>72118</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3303361</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>857250</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7852" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AC1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -9615,57 +9636,57 @@
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Catalina</a:t>
           </a:r>
           <a:endParaRPr lang="en-NZ" sz="1400">
             <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1681842</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>126547</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3844017</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>831397</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7856" name="Picture 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B01E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -9763,57 +9784,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2286000</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2882900</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>762000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7858" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B21E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -9837,57 +9858,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1989361</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>68036</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3484786</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>1017361</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7859" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B31E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -9916,77 +9937,209 @@
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2163536</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>54428</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>3080827</xdr:colOff>
+      <xdr:colOff>3074477</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>911678</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD668F1F-BDAC-D9D5-BBB3-3109D4CEEB9D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9701893" y="19104428"/>
           <a:ext cx="917291" cy="857250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>2540044</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>217714</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>3005008</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>605971</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Picture 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A97F56F-8196-4C3A-B9E9-20E3CC2C1670}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10087019" y="25262114"/>
+          <a:ext cx="464964" cy="388257"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>2514147</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>231322</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>3393721</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>871915</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Picture 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C804A81-4AE4-4518-A082-33C47EBD5E92}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10057947" y="27872872"/>
+          <a:ext cx="879574" cy="636360"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>2428422</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>220889</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>2984632</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>585107</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Picture 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAEDF6C2-6F28-4206-89C5-DEC614F76612}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9975397" y="40965664"/>
+          <a:ext cx="556210" cy="364218"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
@@ -10329,4318 +10482,4377 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject63.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject24.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject36.bin"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject84.bin"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject58.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject79.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject52.bin"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject25.bin"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject74.bin"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject47.bin"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject90.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject17.bin"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject69.bin"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject31.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject42.bin"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject85.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject64.bin"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject26.bin"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject37.bin"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject45.bin"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject72.bin"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject80.bin"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject93.bin"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject21.bin"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject59.bin"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject29.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject53.bin"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject67.bin"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject75.bin"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject88.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject40.bin"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject15.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject11.bin"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject22.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject48.bin"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject62.bin"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject70.bin"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject83.bin"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject35.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject91.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject18.bin"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject32.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject43.bin"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject57.bin"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject78.bin"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject51.bin"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject65.bin"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject86.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject12.bin"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject27.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject38.bin"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject73.bin"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject23.bin"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject46.bin"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject60.bin"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject81.bin"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject94.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject33.bin"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject68.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject16.bin"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject30.bin"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject41.bin"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject54.bin"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject55.bin"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject76.bin"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject89.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject13.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject49.bin"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject71.bin"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject92.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject19.bin"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject44.bin"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject66.bin"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject87.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject14.bin"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject28.bin"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject39.bin"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject61.bin"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject82.bin"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject20.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject34.bin"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject56.bin"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject50.bin"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject77.bin"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E175"/>
+  <dimension ref="A1:E180"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="62.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="48.28515625" customWidth="1"/>
+    <col min="1" max="1" width="62.1796875" customWidth="1"/>
+    <col min="2" max="2" width="45.81640625" customWidth="1"/>
+    <col min="3" max="3" width="79.54296875" customWidth="1"/>
+    <col min="4" max="4" width="48.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="171" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A2" s="86" t="s">
+    <row r="1" spans="1:4" ht="171" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:4" ht="46.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="87"/>
-[...4 lines deleted...]
-      <c r="A3" s="49" t="s">
+      <c r="B2" s="88"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+    </row>
+    <row r="3" spans="1:4" ht="54" x14ac:dyDescent="0.35">
+      <c r="A3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="50" t="s">
+      <c r="B3" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="50" t="s">
+      <c r="C3" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="28" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="13" t="s">
+    <row r="4" spans="1:4" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="14" t="s">
+      <c r="B4" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="15" t="s">
+      <c r="C4" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="16"/>
-[...2 lines deleted...]
-      <c r="A5" s="17" t="s">
+      <c r="D4" s="49"/>
+    </row>
+    <row r="5" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="12" t="s">
+      <c r="B5" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="18"/>
-[...3 lines deleted...]
-      <c r="A6" s="17" t="s">
+      <c r="C5" s="50"/>
+      <c r="D5" s="51"/>
+    </row>
+    <row r="6" spans="1:4" ht="93" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="12" t="s">
+      <c r="B6" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="20"/>
-[...3 lines deleted...]
-      <c r="A7" s="67" t="s">
+      <c r="C6" s="52"/>
+      <c r="D6" s="13"/>
+    </row>
+    <row r="7" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="68" t="s">
+      <c r="B7" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="69"/>
-[...3 lines deleted...]
-      <c r="A8" s="39" t="s">
+      <c r="C7" s="55"/>
+      <c r="D7" s="56"/>
+    </row>
+    <row r="8" spans="1:4" ht="71.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="89" t="s">
+      <c r="B8" s="90" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="75"/>
-[...3 lines deleted...]
-      <c r="A9" s="17" t="s">
+      <c r="C8" s="57"/>
+      <c r="D8" s="58"/>
+    </row>
+    <row r="9" spans="1:4" ht="40" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="90"/>
-      <c r="C9" s="22" t="s">
+      <c r="B9" s="91"/>
+      <c r="C9" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="D9" s="21"/>
-[...2 lines deleted...]
-      <c r="A10" s="17" t="s">
+      <c r="D9" s="13"/>
+    </row>
+    <row r="10" spans="1:4" ht="40" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="90"/>
-      <c r="C10" s="22" t="s">
+      <c r="B10" s="91"/>
+      <c r="C10" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="D10" s="21"/>
-[...2 lines deleted...]
-      <c r="A11" s="34" t="s">
+      <c r="D10" s="13"/>
+    </row>
+    <row r="11" spans="1:4" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="91"/>
-      <c r="C11" s="77" t="s">
+      <c r="B11" s="92"/>
+      <c r="C11" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="37"/>
-[...2 lines deleted...]
-      <c r="A12" s="71" t="s">
+      <c r="D11" s="60"/>
+    </row>
+    <row r="12" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="72" t="s">
+      <c r="B12" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="73"/>
-[...3 lines deleted...]
-      <c r="A13" s="17" t="s">
+      <c r="C12" s="63"/>
+      <c r="D12" s="64"/>
+    </row>
+    <row r="13" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="C13" s="38" t="s">
+      <c r="C13" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="D13" s="21"/>
-[...2 lines deleted...]
-      <c r="A14" s="17" t="s">
+      <c r="D13" s="13"/>
+    </row>
+    <row r="14" spans="1:4" ht="82" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="12" t="s">
+      <c r="B14" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="8"/>
-[...3 lines deleted...]
-      <c r="A15" s="17" t="s">
+      <c r="C14" s="66"/>
+      <c r="D14" s="13"/>
+    </row>
+    <row r="15" spans="1:4" ht="91.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="8"/>
-[...3 lines deleted...]
-      <c r="A16" s="17" t="s">
+      <c r="C15" s="66"/>
+      <c r="D15" s="13"/>
+    </row>
+    <row r="16" spans="1:4" ht="96" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="12" t="s">
+      <c r="B16" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="8"/>
-[...3 lines deleted...]
-      <c r="A17" s="17" t="s">
+      <c r="C16" s="66"/>
+      <c r="D16" s="13"/>
+    </row>
+    <row r="17" spans="1:5" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="12" t="s">
+      <c r="B17" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="C17" s="23"/>
-[...3 lines deleted...]
-      <c r="A18" s="17" t="s">
+      <c r="C17" s="67"/>
+      <c r="D17" s="13"/>
+    </row>
+    <row r="18" spans="1:5" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="12" t="s">
+      <c r="B18" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="C18" s="23"/>
-[...4 lines deleted...]
-      <c r="A19" s="17" t="s">
+      <c r="C18" s="67"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="44"/>
+    </row>
+    <row r="19" spans="1:5" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="12" t="s">
+      <c r="B19" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="C19" s="79" t="s">
+      <c r="C19" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="D19" s="21"/>
-[...3 lines deleted...]
-      <c r="A20" s="17" t="s">
+      <c r="D19" s="13"/>
+      <c r="E19" s="44"/>
+    </row>
+    <row r="20" spans="1:5" ht="74.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="12" t="s">
+      <c r="B20" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="C20" s="8"/>
-[...3 lines deleted...]
-      <c r="A21" s="17" t="s">
+      <c r="C20" s="66"/>
+      <c r="D20" s="13"/>
+    </row>
+    <row r="21" spans="1:5" ht="74.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="12" t="s">
+      <c r="B21" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="C21" s="8"/>
-[...3 lines deleted...]
-      <c r="A22" s="17" t="s">
+      <c r="C21" s="66"/>
+      <c r="D21" s="13"/>
+    </row>
+    <row r="22" spans="1:5" ht="99.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="B22" s="12" t="s">
+      <c r="B22" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="8"/>
-[...3 lines deleted...]
-      <c r="A23" s="17" t="s">
+      <c r="C22" s="66"/>
+      <c r="D22" s="13"/>
+    </row>
+    <row r="23" spans="1:5" ht="91.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="B23" s="12" t="s">
+      <c r="B23" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="C23" s="8"/>
-[...3 lines deleted...]
-      <c r="A24" s="17" t="s">
+      <c r="C23" s="66"/>
+      <c r="D23" s="13"/>
+    </row>
+    <row r="24" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="B24" s="12" t="s">
+      <c r="B24" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="C24" s="24" t="s">
+      <c r="C24" s="69" t="s">
         <v>44</v>
       </c>
-      <c r="D24" s="21"/>
-[...2 lines deleted...]
-      <c r="A25" s="17" t="s">
+      <c r="D24" s="13"/>
+    </row>
+    <row r="25" spans="1:5" ht="71.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="12" t="s">
+      <c r="B25" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="C25" s="22" t="s">
+      <c r="C25" s="45" t="s">
         <v>47</v>
       </c>
-      <c r="D25" s="21"/>
-[...2 lines deleted...]
-      <c r="A26" s="17" t="s">
+      <c r="D25" s="13"/>
+    </row>
+    <row r="26" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="B26" s="12" t="s">
+      <c r="B26" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="22" t="s">
+      <c r="C26" s="45" t="s">
         <v>50</v>
       </c>
-      <c r="D26" s="21"/>
-[...2 lines deleted...]
-      <c r="A27" s="17" t="s">
+      <c r="D26" s="13"/>
+    </row>
+    <row r="27" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="B27" s="12" t="s">
+      <c r="B27" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="45"/>
+      <c r="D27" s="13"/>
+    </row>
+    <row r="28" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="70" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" s="13"/>
+    </row>
+    <row r="29" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="C27" s="22" t="s">
-[...8 lines deleted...]
-      <c r="B28" s="12" t="s">
+      <c r="C29" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" s="13"/>
+    </row>
+    <row r="30" spans="1:5" ht="76.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="45"/>
+      <c r="D30" s="13"/>
+    </row>
+    <row r="31" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B31" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="C28" s="22"/>
-[...23 lines deleted...]
-      <c r="A31" s="17" t="s">
+      <c r="C31" s="45"/>
+      <c r="D31" s="13"/>
+    </row>
+    <row r="32" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="B31" s="12" t="s">
+      <c r="B32" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="C31" s="8"/>
-[...3 lines deleted...]
-      <c r="A32" s="17" t="s">
+      <c r="C32" s="66"/>
+      <c r="D32" s="13"/>
+    </row>
+    <row r="33" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="12" t="s">
         <v>60</v>
       </c>
-      <c r="B32" s="12" t="s">
+      <c r="B33" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C33" s="67"/>
+      <c r="D33" s="13"/>
+    </row>
+    <row r="34" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="C34" s="66"/>
+      <c r="D34" s="71"/>
+    </row>
+    <row r="35" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B35" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="C32" s="22" t="s">
+      <c r="C35" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="D35" s="72"/>
+    </row>
+    <row r="36" spans="1:4" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" s="45">
+        <v>192</v>
+      </c>
+      <c r="D36" s="72"/>
+    </row>
+    <row r="37" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" s="67"/>
+      <c r="D37" s="72"/>
+    </row>
+    <row r="38" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C38" s="67" t="e" vm="1">
+        <v>#VALUE!</v>
+      </c>
+      <c r="D38" s="72"/>
+    </row>
+    <row r="39" spans="1:4" ht="89.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B39" s="11" t="s">
         <v>61</v>
       </c>
-      <c r="D32" s="26"/>
-[...5 lines deleted...]
-      <c r="B33" s="12" t="s">
+      <c r="C39" s="73"/>
+      <c r="D39" s="72"/>
+    </row>
+    <row r="40" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C40" s="74" t="s">
+        <v>72</v>
+      </c>
+      <c r="D40" s="72"/>
+    </row>
+    <row r="41" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C41" s="74" t="s">
+        <v>74</v>
+      </c>
+      <c r="D41" s="72"/>
+    </row>
+    <row r="42" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C42" s="74" t="s">
+        <v>76</v>
+      </c>
+      <c r="D42" s="75" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="69.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" s="67"/>
+      <c r="D43" s="75" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="69.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="B44" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" s="67"/>
+      <c r="D44" s="75"/>
+    </row>
+    <row r="45" spans="1:4" ht="69.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C45" s="67"/>
+      <c r="D45" s="75"/>
+    </row>
+    <row r="46" spans="1:4" ht="111.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C46" s="66"/>
+      <c r="D46" s="13"/>
+    </row>
+    <row r="47" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="D47" s="76" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48" s="74" t="s">
+        <v>88</v>
+      </c>
+      <c r="D48" s="76"/>
+    </row>
+    <row r="49" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" s="74" t="s">
+        <v>90</v>
+      </c>
+      <c r="D49" s="76"/>
+    </row>
+    <row r="50" spans="1:4" ht="69.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C50" s="74" t="s">
+        <v>92</v>
+      </c>
+      <c r="D50" s="13"/>
+    </row>
+    <row r="51" spans="1:4" ht="89.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="C51" s="74" t="s">
+        <v>95</v>
+      </c>
+      <c r="D51" s="13"/>
+    </row>
+    <row r="52" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" s="74" t="s">
+        <v>97</v>
+      </c>
+      <c r="D52" s="13"/>
+    </row>
+    <row r="53" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="C53" s="74" t="s">
+        <v>100</v>
+      </c>
+      <c r="D53" s="13"/>
+    </row>
+    <row r="54" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C54" s="77"/>
+      <c r="D54" s="13"/>
+    </row>
+    <row r="55" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="C55" s="77"/>
+      <c r="D55" s="13"/>
+    </row>
+    <row r="56" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.65">
+      <c r="A56" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" s="78"/>
+      <c r="D56" s="79"/>
+    </row>
+    <row r="57" spans="1:4" ht="81" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" s="66"/>
+      <c r="D57" s="13"/>
+    </row>
+    <row r="58" spans="1:4" s="1" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="B58" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="C33" s="22">
+      <c r="C58" s="66"/>
+      <c r="D58" s="13"/>
+    </row>
+    <row r="59" spans="1:4" s="1" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="C59" s="66"/>
+      <c r="D59" s="13"/>
+    </row>
+    <row r="60" spans="1:4" s="1" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="B60" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="C60" s="80" t="e" vm="2">
+        <v>#VALUE!</v>
+      </c>
+      <c r="D60" s="56"/>
+    </row>
+    <row r="61" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="53" t="s">
+        <v>109</v>
+      </c>
+      <c r="B61" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" s="81"/>
+      <c r="D61" s="56"/>
+    </row>
+    <row r="62" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="82" t="s">
+        <v>110</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C62" s="83" t="s">
+        <v>111</v>
+      </c>
+      <c r="D62" s="84"/>
+    </row>
+    <row r="63" spans="1:4" ht="84.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="B63" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="C63" s="63"/>
+      <c r="D63" s="64"/>
+    </row>
+    <row r="64" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="C64" s="66"/>
+      <c r="D64" s="13"/>
+    </row>
+    <row r="65" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="B65" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="C65" s="45" t="s">
+        <v>117</v>
+      </c>
+      <c r="D65" s="13"/>
+    </row>
+    <row r="66" spans="1:4" ht="79.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="C66" s="66"/>
+      <c r="D66" s="13"/>
+    </row>
+    <row r="67" spans="1:4" ht="103.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="C67" s="66"/>
+      <c r="D67" s="13"/>
+    </row>
+    <row r="68" spans="1:4" ht="93" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="B68" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="C68" s="66"/>
+      <c r="D68" s="13"/>
+    </row>
+    <row r="69" spans="1:4" ht="94.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="C69" s="66"/>
+      <c r="D69" s="13"/>
+    </row>
+    <row r="70" spans="1:4" ht="91.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" s="66"/>
+      <c r="D70" s="13"/>
+    </row>
+    <row r="71" spans="1:4" ht="98.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C71" s="66"/>
+      <c r="D71" s="13"/>
+    </row>
+    <row r="72" spans="1:4" ht="69.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C72" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="D72" s="75" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="69.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C73" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="D73" s="75"/>
+    </row>
+    <row r="74" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C74" s="66"/>
+      <c r="D74" s="13"/>
+    </row>
+    <row r="75" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C75" s="45" t="s">
+        <v>131</v>
+      </c>
+      <c r="D75" s="75"/>
+    </row>
+    <row r="76" spans="1:4" ht="66" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C76" s="45" t="s">
+        <v>133</v>
+      </c>
+      <c r="D76" s="75" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A77" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="B77" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C77" s="85" t="s">
+        <v>136</v>
+      </c>
+      <c r="D77" s="60"/>
+    </row>
+    <row r="79" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A79" s="9"/>
+      <c r="B79" s="10"/>
+      <c r="C79" s="8"/>
+      <c r="D79" s="3"/>
+    </row>
+    <row r="80" spans="1:4" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A80" s="89" t="s">
+        <v>137</v>
+      </c>
+      <c r="B80" s="89"/>
+      <c r="C80" s="89"/>
+    </row>
+    <row r="81" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B81" s="2"/>
+    </row>
+    <row r="82" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A82" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="B82" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" s="18"/>
+      <c r="D82" s="3"/>
+    </row>
+    <row r="83" spans="1:4" ht="86.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A83" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C83" s="19"/>
+      <c r="D83" s="3"/>
+    </row>
+    <row r="84" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A84" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="C84" s="20"/>
+      <c r="D84" s="3"/>
+    </row>
+    <row r="85" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="C85" s="20"/>
+      <c r="D85" s="3"/>
+    </row>
+    <row r="86" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A86" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C86" s="20"/>
+      <c r="D86" s="3"/>
+    </row>
+    <row r="87" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A87" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="B87" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C87" s="19"/>
+      <c r="D87" s="4"/>
+    </row>
+    <row r="88" spans="1:4" ht="86.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A88" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="B88" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C88" s="19"/>
+      <c r="D88" s="3"/>
+    </row>
+    <row r="89" spans="1:4" ht="84.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A89" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C89" s="19"/>
+      <c r="D89" s="4"/>
+    </row>
+    <row r="90" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A90" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="B90" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C90" s="19"/>
+      <c r="D90" s="4"/>
+    </row>
+    <row r="91" spans="1:4" ht="93" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A91" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="C91" s="19"/>
+      <c r="D91" s="4"/>
+    </row>
+    <row r="92" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A92" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="B92" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="C92" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D92" s="4"/>
+    </row>
+    <row r="93" spans="1:4" ht="75.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="B93" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="C93" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D93" s="4"/>
+    </row>
+    <row r="94" spans="1:4" ht="93" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A94" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C94" s="20"/>
+      <c r="D94" s="4"/>
+    </row>
+    <row r="95" spans="1:4" ht="71.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A95" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C95" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D95" s="4"/>
+    </row>
+    <row r="96" spans="1:4" ht="88.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="C96" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="D96" s="4"/>
+    </row>
+    <row r="97" spans="1:4" ht="79.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A97" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="C97" s="30" t="s">
+        <v>160</v>
+      </c>
+      <c r="D97" s="4"/>
+    </row>
+    <row r="98" spans="1:4" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A98" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B98" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C98" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D98" s="4"/>
+    </row>
+    <row r="99" spans="1:4" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A99" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="B99" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" s="29" t="s">
+        <v>163</v>
+      </c>
+      <c r="D99" s="4"/>
+    </row>
+    <row r="100" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A100" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C100" s="19"/>
+      <c r="D100" s="4"/>
+    </row>
+    <row r="101" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A101" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B101" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C101" s="19"/>
+      <c r="D101" s="4"/>
+    </row>
+    <row r="102" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A102" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C102" s="19"/>
+      <c r="D102" s="4"/>
+    </row>
+    <row r="103" spans="1:4" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="B103" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C103" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D103" s="4"/>
+    </row>
+    <row r="104" spans="1:4" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A104" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="C104" s="19"/>
+      <c r="D104" s="4"/>
+    </row>
+    <row r="105" spans="1:4" ht="86.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A105" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="B105" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C105" s="13"/>
+      <c r="D105" s="4"/>
+    </row>
+    <row r="106" spans="1:4" ht="192.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A106" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="B106" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C106" s="13"/>
+      <c r="D106" s="4"/>
+    </row>
+    <row r="107" spans="1:4" ht="91.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A107" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="B107" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C107" s="13"/>
+      <c r="D107" s="4"/>
+    </row>
+    <row r="108" spans="1:4" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A108" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="B108" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C108" s="20"/>
+      <c r="D108" s="3"/>
+    </row>
+    <row r="109" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A109" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="B109" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C109" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D109" s="3"/>
+    </row>
+    <row r="110" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A110" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="B110" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C110" s="13"/>
+      <c r="D110" s="4"/>
+    </row>
+    <row r="111" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A111" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="B111" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="C111" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D111" s="4"/>
+    </row>
+    <row r="112" spans="1:4" ht="75.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A112" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="B112" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C112" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D112" s="4"/>
+    </row>
+    <row r="113" spans="1:4" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A113" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="B113" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C113" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D113" s="4"/>
+    </row>
+    <row r="114" spans="1:4" ht="98.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A114" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="B114" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="C114" s="22"/>
+      <c r="D114" s="4"/>
+    </row>
+    <row r="115" spans="1:4" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A115" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="B115" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C115" s="19"/>
+      <c r="D115" s="4"/>
+    </row>
+    <row r="116" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A116" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="C116" s="19"/>
+      <c r="D116" s="5" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A117" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B117" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C117" s="13"/>
+      <c r="D117" s="3"/>
+    </row>
+    <row r="118" spans="1:4" ht="84.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A118" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="B118" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="C118" s="23"/>
+      <c r="D118" s="4"/>
+    </row>
+    <row r="119" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A119" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="B119" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C119" s="20"/>
+      <c r="D119" s="4"/>
+    </row>
+    <row r="120" spans="1:4" ht="75.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A120" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="B120" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C120" s="13"/>
+      <c r="D120" s="4"/>
+    </row>
+    <row r="121" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A121" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="B121" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C121" s="19"/>
+      <c r="D121" s="4"/>
+    </row>
+    <row r="122" spans="1:4" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A122" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="B122" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C122" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D122" s="4"/>
+    </row>
+    <row r="123" spans="1:4" ht="84.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A123" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="B123" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C123" s="19"/>
+      <c r="D123" s="4"/>
+    </row>
+    <row r="124" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A124" s="12" t="s">
         <v>192</v>
       </c>
-      <c r="D33" s="26"/>
-[...75 lines deleted...]
-      <c r="B40" s="12" t="s">
+      <c r="B124" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="C124" s="19"/>
+      <c r="D124" s="3"/>
+    </row>
+    <row r="125" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A125" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="B125" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C125" s="19"/>
+      <c r="D125" s="4"/>
+    </row>
+    <row r="126" spans="1:4" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A126" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="B126" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C126" s="20"/>
+      <c r="D126" s="4"/>
+    </row>
+    <row r="127" spans="1:4" ht="86.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A127" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="B127" s="11"/>
+      <c r="C127" s="19"/>
+      <c r="D127" s="4"/>
+    </row>
+    <row r="128" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="B128" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C128" s="20"/>
+      <c r="D128" s="4"/>
+    </row>
+    <row r="129" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A129" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="B129" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C129" s="19"/>
+      <c r="D129" s="4"/>
+    </row>
+    <row r="130" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A130" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="B130" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="C40" s="23"/>
-[...28 lines deleted...]
-      <c r="B43" s="12" t="s">
+      <c r="C130" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D130" s="3"/>
+    </row>
+    <row r="131" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A131" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="B131" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C131" s="19"/>
+      <c r="D131" s="3"/>
+    </row>
+    <row r="132" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A132" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C132" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D132" s="4"/>
+    </row>
+    <row r="133" spans="1:4" ht="70.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A133" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="B133" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C133" s="19"/>
+      <c r="D133" s="3"/>
+    </row>
+    <row r="134" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A134" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="B134" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C134" s="24" t="s">
+        <v>184</v>
+      </c>
+      <c r="D134" s="3"/>
+    </row>
+    <row r="135" spans="1:4" ht="90.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A135" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="B135" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C135" s="20"/>
+      <c r="D135" s="3"/>
+    </row>
+    <row r="136" spans="1:4" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A136" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="C136" s="19"/>
+      <c r="D136" s="3"/>
+    </row>
+    <row r="137" spans="1:4" ht="70.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A137" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="B137" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="C43" s="28" t="s">
-[...102 lines deleted...]
-      <c r="B52" s="12" t="s">
+      <c r="C137" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D137" s="3"/>
+    </row>
+    <row r="138" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A138" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="B138" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="C138" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D138" s="3"/>
+    </row>
+    <row r="139" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A139" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="B139" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="C139" s="19"/>
+      <c r="D139" s="3"/>
+    </row>
+    <row r="140" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A140" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="B140" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="C52" s="32"/>
-[...6 lines deleted...]
-      <c r="B53" s="12" t="s">
+      <c r="C140" s="19"/>
+      <c r="D140" s="3"/>
+    </row>
+    <row r="141" spans="1:4" ht="96" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A141" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="B141" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C141" s="20"/>
+      <c r="D141" s="3"/>
+    </row>
+    <row r="142" spans="1:4" ht="109.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A142" s="14" t="s">
+        <v>211</v>
+      </c>
+      <c r="B142" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="C142" s="25"/>
+      <c r="D142" s="3"/>
+    </row>
+    <row r="143" spans="1:4" ht="50.15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="144" spans="1:4" s="7" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A144" s="86" t="s">
+        <v>212</v>
+      </c>
+      <c r="B144" s="86"/>
+      <c r="C144" s="86"/>
+      <c r="D144" s="31"/>
+    </row>
+    <row r="145" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A145" s="6"/>
+      <c r="B145" s="6"/>
+      <c r="C145" s="6"/>
+      <c r="D145" s="3"/>
+    </row>
+    <row r="146" spans="1:4" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A146" s="33" t="s">
+        <v>213</v>
+      </c>
+      <c r="B146" s="34" t="s">
+        <v>143</v>
+      </c>
+      <c r="C146" s="35"/>
+      <c r="D146" s="3"/>
+    </row>
+    <row r="147" spans="1:4" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A147" s="33" t="s">
+        <v>214</v>
+      </c>
+      <c r="B147" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="C147" s="35"/>
+      <c r="D147" s="3"/>
+    </row>
+    <row r="148" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A148" s="33" t="s">
+        <v>215</v>
+      </c>
+      <c r="B148" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="C148" s="36" t="s">
+        <v>151</v>
+      </c>
+      <c r="D148" s="3"/>
+    </row>
+    <row r="149" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A149" s="33" t="s">
+        <v>216</v>
+      </c>
+      <c r="B149" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="C149" s="36" t="s">
+        <v>151</v>
+      </c>
+      <c r="D149" s="3"/>
+    </row>
+    <row r="150" spans="1:4" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A150" s="33" t="s">
+        <v>217</v>
+      </c>
+      <c r="B150" s="37" t="s">
+        <v>143</v>
+      </c>
+      <c r="C150" s="35"/>
+      <c r="D150" s="3"/>
+    </row>
+    <row r="151" spans="1:4" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A151" s="33" t="s">
+        <v>218</v>
+      </c>
+      <c r="B151" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="C151" s="35"/>
+      <c r="D151" s="3"/>
+    </row>
+    <row r="152" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A152" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="B152" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="C53" s="8"/>
-[...6 lines deleted...]
-      <c r="B54" s="12" t="s">
+      <c r="C152" s="36" t="s">
+        <v>151</v>
+      </c>
+      <c r="D152" s="3"/>
+    </row>
+    <row r="153" spans="1:4" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A153" s="33" t="s">
+        <v>220</v>
+      </c>
+      <c r="B153" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" s="35"/>
+      <c r="D153" s="3"/>
+    </row>
+    <row r="154" spans="1:4" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A154" s="33" t="s">
+        <v>221</v>
+      </c>
+      <c r="B154" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="C54" s="8"/>
-[...50 lines deleted...]
-      <c r="B59" s="72" t="s">
+      <c r="C154" s="35"/>
+      <c r="D154" s="3"/>
+    </row>
+    <row r="155" spans="1:4" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A155" s="33" t="s">
+        <v>222</v>
+      </c>
+      <c r="B155" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="C155" s="35"/>
+      <c r="D155" s="3"/>
+    </row>
+    <row r="156" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A156" s="33" t="s">
+        <v>223</v>
+      </c>
+      <c r="B156" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C156" s="36" t="s">
+        <v>151</v>
+      </c>
+      <c r="D156" s="3"/>
+    </row>
+    <row r="157" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A157" s="33" t="s">
+        <v>224</v>
+      </c>
+      <c r="B157" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="C59" s="73"/>
-[...78 lines deleted...]
-      <c r="B67" s="12" t="s">
+      <c r="C157" s="36" t="s">
+        <v>151</v>
+      </c>
+      <c r="D157" s="3"/>
+    </row>
+    <row r="158" spans="1:4" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A158" s="33" t="s">
+        <v>225</v>
+      </c>
+      <c r="B158" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="C158" s="35"/>
+      <c r="D158" s="3"/>
+    </row>
+    <row r="159" spans="1:4" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A159" s="33" t="s">
+        <v>226</v>
+      </c>
+      <c r="B159" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="C159" s="35"/>
+      <c r="D159" s="3"/>
+    </row>
+    <row r="160" spans="1:4" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A160" s="33" t="s">
+        <v>227</v>
+      </c>
+      <c r="B160" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="C160" s="39"/>
+      <c r="D160" s="3"/>
+    </row>
+    <row r="161" spans="1:4" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A161" s="40" t="s">
+        <v>228</v>
+      </c>
+      <c r="B161" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="C161" s="42"/>
+      <c r="D161" s="3"/>
+    </row>
+    <row r="162" spans="1:4" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A162" s="40" t="s">
+        <v>229</v>
+      </c>
+      <c r="B162" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="C162" s="42"/>
+      <c r="D162" s="3"/>
+    </row>
+    <row r="163" spans="1:4" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A163" s="40" t="s">
+        <v>230</v>
+      </c>
+      <c r="B163" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="C163" s="42"/>
+      <c r="D163" s="3"/>
+    </row>
+    <row r="164" spans="1:4" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A164" s="33" t="s">
+        <v>231</v>
+      </c>
+      <c r="B164" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="C67" s="8"/>
-[...124 lines deleted...]
-      <c r="B81" s="12" t="s">
+      <c r="C164" s="35"/>
+      <c r="D164" s="3"/>
+    </row>
+    <row r="165" spans="1:4" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A165" s="33" t="s">
+        <v>232</v>
+      </c>
+      <c r="B165" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="C165" s="35"/>
+      <c r="D165" s="3"/>
+    </row>
+    <row r="166" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A166" s="33" t="s">
+        <v>233</v>
+      </c>
+      <c r="B166" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="C166" s="36" t="s">
+        <v>151</v>
+      </c>
+      <c r="D166" s="3"/>
+    </row>
+    <row r="167" spans="1:4" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A167" s="33" t="s">
+        <v>234</v>
+      </c>
+      <c r="B167" s="34" t="s">
+        <v>141</v>
+      </c>
+      <c r="C167" s="35"/>
+      <c r="D167" s="3"/>
+    </row>
+    <row r="168" spans="1:4" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A168" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="B168" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="C81" s="43"/>
-[...16 lines deleted...]
-      <c r="B83" s="12" t="s">
+      <c r="C168" s="35"/>
+      <c r="D168" s="3"/>
+    </row>
+    <row r="169" spans="1:4" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A169" s="33" t="s">
+        <v>236</v>
+      </c>
+      <c r="B169" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="C169" s="35"/>
+      <c r="D169" s="3"/>
+    </row>
+    <row r="170" spans="1:4" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A170" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B170" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="C170" s="35"/>
+      <c r="D170" s="3"/>
+    </row>
+    <row r="171" spans="1:4" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A171" s="33" t="s">
+        <v>238</v>
+      </c>
+      <c r="B171" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="C171" s="36" t="s">
+        <v>151</v>
+      </c>
+      <c r="D171" s="3"/>
+    </row>
+    <row r="172" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A172" s="33" t="s">
+        <v>239</v>
+      </c>
+      <c r="B172" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="C172" s="36" t="s">
+        <v>151</v>
+      </c>
+      <c r="D172" s="3"/>
+    </row>
+    <row r="173" spans="1:4" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A173" s="40" t="s">
+        <v>240</v>
+      </c>
+      <c r="B173" s="41" t="s">
+        <v>241</v>
+      </c>
+      <c r="C173" s="42"/>
+      <c r="D173" s="3"/>
+    </row>
+    <row r="174" spans="1:4" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A174" s="33" t="s">
+        <v>242</v>
+      </c>
+      <c r="B174" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="C174" s="35"/>
+      <c r="D174" s="3"/>
+    </row>
+    <row r="175" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A175" s="33" t="s">
+        <v>243</v>
+      </c>
+      <c r="B175" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="C175" s="36" t="s">
+        <v>151</v>
+      </c>
+      <c r="D175" s="3"/>
+    </row>
+    <row r="176" spans="1:4" ht="75.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A176" s="33" t="s">
+        <v>244</v>
+      </c>
+      <c r="B176" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="C176" s="35"/>
+      <c r="D176" s="3"/>
+    </row>
+    <row r="177" spans="1:4" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A177" s="33" t="s">
+        <v>245</v>
+      </c>
+      <c r="B177" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="C83" s="42"/>
-[...6 lines deleted...]
-      <c r="B84" s="12" t="s">
+      <c r="C177" s="43"/>
+      <c r="D177" s="3"/>
+    </row>
+    <row r="178" spans="1:4" s="7" customFormat="1" ht="92.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A178" s="33" t="s">
+        <v>246</v>
+      </c>
+      <c r="B178" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="C84" s="42"/>
-[...75 lines deleted...]
-      <c r="C91" s="44" t="s">
+      <c r="C178" s="43"/>
+      <c r="D178" s="3"/>
+    </row>
+    <row r="179" spans="1:4" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A179" s="33" t="s">
+        <v>247</v>
+      </c>
+      <c r="B179" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="C179" s="36" t="s">
         <v>151</v>
       </c>
-      <c r="D91" s="4"/>
-[...61 lines deleted...]
-      <c r="B97" s="12" t="s">
+      <c r="D179" s="3"/>
+    </row>
+    <row r="180" spans="1:4" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A180" s="33" t="s">
+        <v>248</v>
+      </c>
+      <c r="B180" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="C97" s="42"/>
-[...809 lines deleted...]
-      <c r="D175" s="3"/>
+      <c r="C180" s="32" t="s">
+        <v>249</v>
+      </c>
+      <c r="D180" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A139:C139"/>
+    <mergeCell ref="A144:C144"/>
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="A75:C75"/>
+    <mergeCell ref="A80:C80"/>
     <mergeCell ref="B8:B11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="37" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000[IN-CONFIDENCE]</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 UNCLASSIFIED</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1080" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1905000</xdr:colOff>
                 <xdr:row>11</xdr:row>
-                <xdr:rowOff>123825</xdr:rowOff>
+                <xdr:rowOff>127000</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>3638550</xdr:colOff>
                 <xdr:row>11</xdr:row>
                 <xdr:rowOff>742950</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1080" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1081" r:id="rId6">
           <objectPr defaultSize="0" autoPict="0" r:id="rId7">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2324100</xdr:colOff>
                 <xdr:row>19</xdr:row>
-                <xdr:rowOff>180975</xdr:rowOff>
+                <xdr:rowOff>184150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2790825</xdr:colOff>
+                <xdr:colOff>2794000</xdr:colOff>
                 <xdr:row>19</xdr:row>
-                <xdr:rowOff>523875</xdr:rowOff>
+                <xdr:rowOff>527050</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1081" r:id="rId6"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1082" r:id="rId8">
           <objectPr defaultSize="0" autoPict="0" r:id="rId9">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2076450</xdr:colOff>
                 <xdr:row>21</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>3295650</xdr:colOff>
                 <xdr:row>21</xdr:row>
                 <xdr:rowOff>685800</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1082" r:id="rId8"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1083" r:id="rId10">
           <objectPr defaultSize="0" autoPict="0" r:id="rId11">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2305050</xdr:colOff>
                 <xdr:row>22</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>3133725</xdr:colOff>
+                <xdr:colOff>3136900</xdr:colOff>
                 <xdr:row>22</xdr:row>
                 <xdr:rowOff>647700</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1083" r:id="rId10"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1084" r:id="rId12">
           <objectPr defaultSize="0" r:id="rId13">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2524125</xdr:colOff>
-                <xdr:row>30</xdr:row>
+                <xdr:colOff>2527300</xdr:colOff>
+                <xdr:row>33</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2905125</xdr:colOff>
-                <xdr:row>30</xdr:row>
+                <xdr:colOff>2908300</xdr:colOff>
+                <xdr:row>33</xdr:row>
                 <xdr:rowOff>438150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1084" r:id="rId12"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1085" r:id="rId14">
           <objectPr defaultSize="0" r:id="rId15">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
                 <xdr:colOff>1066800</xdr:colOff>
-                <xdr:row>30</xdr:row>
+                <xdr:row>33</xdr:row>
                 <xdr:rowOff>133350</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>3</xdr:col>
                 <xdr:colOff>1562100</xdr:colOff>
-                <xdr:row>30</xdr:row>
+                <xdr:row>33</xdr:row>
                 <xdr:rowOff>495300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1085" r:id="rId14"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1086" r:id="rId16">
           <objectPr defaultSize="0" autoPict="0" r:id="rId17">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>771525</xdr:colOff>
-                <xdr:row>111</xdr:row>
+                <xdr:colOff>774700</xdr:colOff>
+                <xdr:row>116</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1952625</xdr:colOff>
-                <xdr:row>111</xdr:row>
+                <xdr:colOff>1955800</xdr:colOff>
+                <xdr:row>116</xdr:row>
                 <xdr:rowOff>571500</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1086" r:id="rId16"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1087" r:id="rId18">
           <objectPr defaultSize="0" autoPict="0" r:id="rId19">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>800100</xdr:colOff>
-                <xdr:row>114</xdr:row>
+                <xdr:row>119</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1762125</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>600075</xdr:rowOff>
+                <xdr:colOff>1765300</xdr:colOff>
+                <xdr:row>119</xdr:row>
+                <xdr:rowOff>603250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1087" r:id="rId18"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1088" r:id="rId20">
           <objectPr defaultSize="0" autoPict="0" r:id="rId21">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1476375</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>85725</xdr:rowOff>
+                <xdr:colOff>1479550</xdr:colOff>
+                <xdr:row>45</xdr:row>
+                <xdr:rowOff>88900</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>4152900</xdr:colOff>
-                <xdr:row>41</xdr:row>
+                <xdr:row>45</xdr:row>
                 <xdr:rowOff>1257300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1088" r:id="rId20"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1089" r:id="rId22">
           <objectPr defaultSize="0" autoPict="0" r:id="rId23">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2028825</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>28575</xdr:rowOff>
+                <xdr:colOff>2032000</xdr:colOff>
+                <xdr:row>56</xdr:row>
+                <xdr:rowOff>31750</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>3267075</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>1019175</xdr:rowOff>
+                <xdr:colOff>3270250</xdr:colOff>
+                <xdr:row>56</xdr:row>
+                <xdr:rowOff>1022350</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1089" r:id="rId22"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1090" r:id="rId24">
           <objectPr defaultSize="0" autoPict="0" r:id="rId23">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2000250</xdr:colOff>
-                <xdr:row>53</xdr:row>
+                <xdr:row>57</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>3257550</xdr:colOff>
-                <xdr:row>53</xdr:row>
-                <xdr:rowOff>1038225</xdr:rowOff>
+                <xdr:row>57</xdr:row>
+                <xdr:rowOff>1041400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1090" r:id="rId24"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1091" r:id="rId25">
           <objectPr defaultSize="0" autoPict="0" r:id="rId9">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2324100</xdr:colOff>
-                <xdr:row>58</xdr:row>
-                <xdr:rowOff>142875</xdr:rowOff>
+                <xdr:row>62</xdr:row>
+                <xdr:rowOff>146050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2971800</xdr:colOff>
-                <xdr:row>58</xdr:row>
-                <xdr:rowOff>466725</xdr:rowOff>
+                <xdr:row>62</xdr:row>
+                <xdr:rowOff>469900</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1091" r:id="rId25"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1092" r:id="rId26">
           <objectPr defaultSize="0" autoPict="0" r:id="rId11">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2324100</xdr:colOff>
-                <xdr:row>58</xdr:row>
+                <xdr:row>62</xdr:row>
                 <xdr:rowOff>457200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2714625</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>695325</xdr:rowOff>
+                <xdr:colOff>2717800</xdr:colOff>
+                <xdr:row>62</xdr:row>
+                <xdr:rowOff>698500</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1092" r:id="rId26"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1093" r:id="rId27">
           <objectPr defaultSize="0" autoPict="0" r:id="rId28">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2105025</xdr:colOff>
-                <xdr:row>59</xdr:row>
+                <xdr:colOff>2108200</xdr:colOff>
+                <xdr:row>63</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>3343275</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>904875</xdr:rowOff>
+                <xdr:colOff>3346450</xdr:colOff>
+                <xdr:row>63</xdr:row>
+                <xdr:rowOff>908050</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1093" r:id="rId27"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1094" r:id="rId29">
           <objectPr defaultSize="0" autoPict="0" r:id="rId30">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2143125</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>28575</xdr:rowOff>
+                <xdr:colOff>2146300</xdr:colOff>
+                <xdr:row>65</xdr:row>
+                <xdr:rowOff>31750</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>3286125</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>885825</xdr:rowOff>
+                <xdr:colOff>3289300</xdr:colOff>
+                <xdr:row>65</xdr:row>
+                <xdr:rowOff>889000</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1094" r:id="rId29"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1095" r:id="rId31">
           <objectPr defaultSize="0" autoPict="0" r:id="rId32">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>828675</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>85725</xdr:rowOff>
+                <xdr:colOff>831850</xdr:colOff>
+                <xdr:row>56</xdr:row>
+                <xdr:rowOff>88900</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>1895475</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>542925</xdr:rowOff>
+                <xdr:colOff>1898650</xdr:colOff>
+                <xdr:row>56</xdr:row>
+                <xdr:rowOff>546100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1095" r:id="rId31"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1096" r:id="rId33">
           <objectPr defaultSize="0" autoPict="0" r:id="rId34">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2428875</xdr:colOff>
-                <xdr:row>63</xdr:row>
+                <xdr:colOff>2432050</xdr:colOff>
+                <xdr:row>67</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2971800</xdr:colOff>
-                <xdr:row>63</xdr:row>
+                <xdr:row>67</xdr:row>
                 <xdr:rowOff>819150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1096" r:id="rId33"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1097" r:id="rId35">
           <objectPr defaultSize="0" autoPict="0" r:id="rId36">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2381250</xdr:colOff>
-                <xdr:row>63</xdr:row>
+                <xdr:row>67</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2952750</xdr:colOff>
-                <xdr:row>63</xdr:row>
+                <xdr:row>67</xdr:row>
                 <xdr:rowOff>419100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1097" r:id="rId35"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1098" r:id="rId37">
           <objectPr defaultSize="0" autoPict="0" r:id="rId36">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2381250</xdr:colOff>
-                <xdr:row>62</xdr:row>
-                <xdr:rowOff>219075</xdr:rowOff>
+                <xdr:row>66</xdr:row>
+                <xdr:rowOff>222250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2952750</xdr:colOff>
-                <xdr:row>62</xdr:row>
+                <xdr:row>66</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1098" r:id="rId37"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1099" r:id="rId38">
           <objectPr defaultSize="0" autoPict="0" r:id="rId34">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2400300</xdr:colOff>
-                <xdr:row>64</xdr:row>
+                <xdr:row>68</xdr:row>
                 <xdr:rowOff>495300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2943225</xdr:colOff>
-                <xdr:row>64</xdr:row>
+                <xdr:colOff>2946400</xdr:colOff>
+                <xdr:row>68</xdr:row>
                 <xdr:rowOff>800100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1099" r:id="rId38"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1100" r:id="rId39">
           <objectPr defaultSize="0" autoPict="0" r:id="rId36">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2381250</xdr:colOff>
-                <xdr:row>64</xdr:row>
-                <xdr:rowOff>104775</xdr:rowOff>
+                <xdr:row>68</xdr:row>
+                <xdr:rowOff>107950</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2952750</xdr:colOff>
-                <xdr:row>64</xdr:row>
-                <xdr:rowOff>409575</xdr:rowOff>
+                <xdr:row>68</xdr:row>
+                <xdr:rowOff>412750</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1100" r:id="rId39"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1101" r:id="rId40">
           <objectPr defaultSize="0" autoPict="0" r:id="rId34">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2390775</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>542925</xdr:rowOff>
+                <xdr:colOff>2393950</xdr:colOff>
+                <xdr:row>69</xdr:row>
+                <xdr:rowOff>546100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2933700</xdr:colOff>
-                <xdr:row>65</xdr:row>
-                <xdr:rowOff>828675</xdr:rowOff>
+                <xdr:row>69</xdr:row>
+                <xdr:rowOff>831850</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1101" r:id="rId40"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1102" r:id="rId41">
           <objectPr defaultSize="0" autoPict="0" r:id="rId36">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2381250</xdr:colOff>
-                <xdr:row>65</xdr:row>
+                <xdr:row>69</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2952750</xdr:colOff>
-                <xdr:row>65</xdr:row>
-                <xdr:rowOff>428625</xdr:rowOff>
+                <xdr:row>69</xdr:row>
+                <xdr:rowOff>431800</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1102" r:id="rId41"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1103" r:id="rId42">
           <objectPr defaultSize="0" autoPict="0" r:id="rId34">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2419350</xdr:colOff>
-                <xdr:row>66</xdr:row>
+                <xdr:row>70</xdr:row>
                 <xdr:rowOff>552450</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2962275</xdr:colOff>
-                <xdr:row>66</xdr:row>
+                <xdr:colOff>2965450</xdr:colOff>
+                <xdr:row>70</xdr:row>
                 <xdr:rowOff>838200</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1103" r:id="rId42"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1104" r:id="rId43">
           <objectPr defaultSize="0" autoPict="0" r:id="rId36">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2381250</xdr:colOff>
-                <xdr:row>66</xdr:row>
-                <xdr:rowOff>123825</xdr:rowOff>
+                <xdr:row>70</xdr:row>
+                <xdr:rowOff>127000</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2952750</xdr:colOff>
-                <xdr:row>66</xdr:row>
+                <xdr:row>70</xdr:row>
                 <xdr:rowOff>438150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1104" r:id="rId43"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1105" r:id="rId44">
           <objectPr defaultSize="0" autoPict="0" r:id="rId45">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
                 <xdr:colOff>704850</xdr:colOff>
                 <xdr:row>13</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>3</xdr:col>
                 <xdr:colOff>1200150</xdr:colOff>
                 <xdr:row>13</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1105" r:id="rId44"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1106" r:id="rId46">
           <objectPr defaultSize="0" autoPict="0" r:id="rId47">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
                 <xdr:colOff>1333500</xdr:colOff>
                 <xdr:row>13</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>1857375</xdr:colOff>
+                <xdr:colOff>1860550</xdr:colOff>
                 <xdr:row>13</xdr:row>
-                <xdr:rowOff>542925</xdr:rowOff>
+                <xdr:rowOff>546100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1106" r:id="rId46"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1107" r:id="rId48">
           <objectPr defaultSize="0" autoPict="0" r:id="rId49">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>76</xdr:row>
+                <xdr:row>81</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1581150</xdr:colOff>
-                <xdr:row>76</xdr:row>
+                <xdr:row>81</xdr:row>
                 <xdr:rowOff>628650</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1107" r:id="rId48"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1108" r:id="rId50">
           <objectPr defaultSize="0" autoPict="0" r:id="rId51">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>647700</xdr:colOff>
-                <xdr:row>77</xdr:row>
+                <xdr:row>82</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2095500</xdr:colOff>
-                <xdr:row>77</xdr:row>
+                <xdr:row>82</xdr:row>
                 <xdr:rowOff>552450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1108" r:id="rId50"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1109" r:id="rId52">
           <objectPr defaultSize="0" autoPict="0" r:id="rId53">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>647700</xdr:colOff>
-                <xdr:row>78</xdr:row>
+                <xdr:row>83</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2095500</xdr:colOff>
-                <xdr:row>78</xdr:row>
+                <xdr:row>83</xdr:row>
                 <xdr:rowOff>552450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1109" r:id="rId52"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1110" r:id="rId54">
           <objectPr defaultSize="0" autoPict="0" r:id="rId55">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>990600</xdr:colOff>
-                <xdr:row>79</xdr:row>
-                <xdr:rowOff>47625</xdr:rowOff>
+                <xdr:row>84</xdr:row>
+                <xdr:rowOff>50800</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1457325</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>619125</xdr:rowOff>
+                <xdr:colOff>1460500</xdr:colOff>
+                <xdr:row>84</xdr:row>
+                <xdr:rowOff>622300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1110" r:id="rId54"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1111" r:id="rId56">
           <objectPr defaultSize="0" autoPict="0" r:id="rId55">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1038225</xdr:colOff>
-                <xdr:row>80</xdr:row>
+                <xdr:colOff>1041400</xdr:colOff>
+                <xdr:row>85</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1504950</xdr:colOff>
-                <xdr:row>80</xdr:row>
-                <xdr:rowOff>619125</xdr:rowOff>
+                <xdr:row>85</xdr:row>
+                <xdr:rowOff>622300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1111" r:id="rId56"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1112" r:id="rId57">
           <objectPr defaultSize="0" autoPict="0" r:id="rId58">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>81</xdr:row>
+                <xdr:row>86</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1562100</xdr:colOff>
-                <xdr:row>81</xdr:row>
+                <xdr:row>86</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1112" r:id="rId57"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1113" r:id="rId59">
           <objectPr defaultSize="0" autoPict="0" r:id="rId60">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1162050</xdr:colOff>
-                <xdr:row>82</xdr:row>
+                <xdr:row>87</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1390650</xdr:colOff>
-                <xdr:row>82</xdr:row>
+                <xdr:row>87</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1113" r:id="rId59"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1114" r:id="rId61">
           <objectPr defaultSize="0" autoPict="0" r:id="rId62">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>828675</xdr:colOff>
-                <xdr:row>83</xdr:row>
+                <xdr:colOff>831850</xdr:colOff>
+                <xdr:row>88</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1838325</xdr:colOff>
-                <xdr:row>83</xdr:row>
+                <xdr:colOff>1841500</xdr:colOff>
+                <xdr:row>88</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1114" r:id="rId61"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1115" r:id="rId63">
           <objectPr defaultSize="0" autoPict="0" r:id="rId64">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>733425</xdr:colOff>
-                <xdr:row>84</xdr:row>
+                <xdr:colOff>736600</xdr:colOff>
+                <xdr:row>89</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1914525</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>581025</xdr:rowOff>
+                <xdr:colOff>1917700</xdr:colOff>
+                <xdr:row>89</xdr:row>
+                <xdr:rowOff>584200</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1115" r:id="rId63"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1116" r:id="rId65">
           <objectPr defaultSize="0" autoPict="0" r:id="rId66">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1038225</xdr:colOff>
-                <xdr:row>85</xdr:row>
+                <xdr:colOff>1041400</xdr:colOff>
+                <xdr:row>90</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1581150</xdr:colOff>
-                <xdr:row>85</xdr:row>
+                <xdr:row>90</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1116" r:id="rId65"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1117" r:id="rId67">
           <objectPr defaultSize="0" autoPict="0" r:id="rId68">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1066800</xdr:colOff>
-                <xdr:row>94</xdr:row>
+                <xdr:row>99</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1638300</xdr:colOff>
-                <xdr:row>94</xdr:row>
-                <xdr:rowOff>581025</xdr:rowOff>
+                <xdr:row>99</xdr:row>
+                <xdr:rowOff>584200</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1117" r:id="rId67"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1118" r:id="rId69">
           <objectPr defaultSize="0" r:id="rId70">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>647700</xdr:colOff>
-                <xdr:row>95</xdr:row>
+                <xdr:row>100</xdr:row>
                 <xdr:rowOff>133350</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1971675</xdr:colOff>
-                <xdr:row>95</xdr:row>
+                <xdr:colOff>1974850</xdr:colOff>
+                <xdr:row>100</xdr:row>
                 <xdr:rowOff>495300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1118" r:id="rId69"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1119" r:id="rId71">
           <objectPr defaultSize="0" autoPict="0" r:id="rId72">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1104900</xdr:colOff>
-                <xdr:row>96</xdr:row>
-                <xdr:rowOff>28575</xdr:rowOff>
+                <xdr:row>101</xdr:row>
+                <xdr:rowOff>31750</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1724025</xdr:colOff>
-                <xdr:row>96</xdr:row>
+                <xdr:colOff>1727200</xdr:colOff>
+                <xdr:row>101</xdr:row>
                 <xdr:rowOff>628650</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1119" r:id="rId71"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1120" r:id="rId73">
           <objectPr defaultSize="0" autoPict="0" r:id="rId74">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>571500</xdr:colOff>
-                <xdr:row>98</xdr:row>
+                <xdr:row>103</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2057400</xdr:colOff>
-                <xdr:row>98</xdr:row>
-                <xdr:rowOff>619125</xdr:rowOff>
+                <xdr:row>103</xdr:row>
+                <xdr:rowOff>622300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1120" r:id="rId73"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1121" r:id="rId75">
           <objectPr defaultSize="0" autoPict="0" r:id="rId76">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>876300</xdr:colOff>
-                <xdr:row>99</xdr:row>
+                <xdr:row>104</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1685925</xdr:colOff>
-                <xdr:row>99</xdr:row>
+                <xdr:colOff>1689100</xdr:colOff>
+                <xdr:row>104</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1121" r:id="rId75"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1122" r:id="rId77">
           <objectPr defaultSize="0" autoPict="0" r:id="rId78">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>952500</xdr:colOff>
-                <xdr:row>101</xdr:row>
-                <xdr:rowOff>47625</xdr:rowOff>
+                <xdr:row>106</xdr:row>
+                <xdr:rowOff>50800</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1685925</xdr:colOff>
-                <xdr:row>101</xdr:row>
+                <xdr:colOff>1689100</xdr:colOff>
+                <xdr:row>106</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1122" r:id="rId77"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1123" r:id="rId79">
           <objectPr defaultSize="0" autoPict="0" r:id="rId80">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>990600</xdr:colOff>
-                <xdr:row>104</xdr:row>
-                <xdr:rowOff>66675</xdr:rowOff>
+                <xdr:row>109</xdr:row>
+                <xdr:rowOff>69850</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1685925</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>581025</xdr:rowOff>
+                <xdr:colOff>1689100</xdr:colOff>
+                <xdr:row>109</xdr:row>
+                <xdr:rowOff>584200</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1123" r:id="rId79"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1124" r:id="rId81">
           <objectPr defaultSize="0" autoPict="0" r:id="rId82">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>109</xdr:row>
-                <xdr:rowOff>85725</xdr:rowOff>
+                <xdr:row>114</xdr:row>
+                <xdr:rowOff>88900</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1600200</xdr:colOff>
-                <xdr:row>109</xdr:row>
-                <xdr:rowOff>561975</xdr:rowOff>
+                <xdr:row>114</xdr:row>
+                <xdr:rowOff>565150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1124" r:id="rId81"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1125" r:id="rId83">
           <objectPr defaultSize="0" autoPict="0" r:id="rId84">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>990600</xdr:colOff>
-                <xdr:row>110</xdr:row>
-                <xdr:rowOff>85725</xdr:rowOff>
+                <xdr:row>115</xdr:row>
+                <xdr:rowOff>88900</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1562100</xdr:colOff>
-                <xdr:row>110</xdr:row>
+                <xdr:row>115</xdr:row>
                 <xdr:rowOff>514350</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1125" r:id="rId83"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1126" r:id="rId85">
           <objectPr defaultSize="0" autoPict="0" r:id="rId86">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>828675</xdr:colOff>
-                <xdr:row>155</xdr:row>
+                <xdr:colOff>831850</xdr:colOff>
+                <xdr:row>160</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1866900</xdr:colOff>
-                <xdr:row>155</xdr:row>
-                <xdr:rowOff>581025</xdr:rowOff>
+                <xdr:row>160</xdr:row>
+                <xdr:rowOff>584200</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1126" r:id="rId85"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1127" r:id="rId87">
           <objectPr defaultSize="0" autoPict="0" r:id="rId88">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>619125</xdr:colOff>
-                <xdr:row>156</xdr:row>
+                <xdr:colOff>622300</xdr:colOff>
+                <xdr:row>161</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2009775</xdr:colOff>
-                <xdr:row>156</xdr:row>
+                <xdr:colOff>2012950</xdr:colOff>
+                <xdr:row>161</xdr:row>
                 <xdr:rowOff>609600</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1127" r:id="rId87"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1128" r:id="rId89">
           <objectPr defaultSize="0" autoPict="0" r:id="rId90">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>952500</xdr:colOff>
-                <xdr:row>157</xdr:row>
-                <xdr:rowOff>47625</xdr:rowOff>
+                <xdr:row>162</xdr:row>
+                <xdr:rowOff>50800</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1685925</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>619125</xdr:rowOff>
+                <xdr:colOff>1689100</xdr:colOff>
+                <xdr:row>162</xdr:row>
+                <xdr:rowOff>622300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1128" r:id="rId89"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1129" r:id="rId91">
           <objectPr defaultSize="0" autoPict="0" r:id="rId92">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1038225</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>47625</xdr:rowOff>
+                <xdr:colOff>1041400</xdr:colOff>
+                <xdr:row>117</xdr:row>
+                <xdr:rowOff>50800</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1562100</xdr:colOff>
-                <xdr:row>112</xdr:row>
+                <xdr:row>117</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1129" r:id="rId91"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1130" r:id="rId93">
           <objectPr defaultSize="0" autoPict="0" r:id="rId94">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>828675</xdr:colOff>
-                <xdr:row>115</xdr:row>
+                <xdr:colOff>831850</xdr:colOff>
+                <xdr:row>120</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1885950</xdr:colOff>
-                <xdr:row>115</xdr:row>
+                <xdr:row>120</xdr:row>
                 <xdr:rowOff>571500</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1130" r:id="rId93"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1131" r:id="rId95">
           <objectPr defaultSize="0" autoPict="0" r:id="rId96">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>117</xdr:row>
-                <xdr:rowOff>104775</xdr:rowOff>
+                <xdr:row>122</xdr:row>
+                <xdr:rowOff>107950</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1704975</xdr:colOff>
-                <xdr:row>117</xdr:row>
+                <xdr:colOff>1708150</xdr:colOff>
+                <xdr:row>122</xdr:row>
                 <xdr:rowOff>514350</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1131" r:id="rId95"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1132" r:id="rId97">
           <objectPr defaultSize="0" autoPict="0" r:id="rId98">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>952500</xdr:colOff>
-                <xdr:row>118</xdr:row>
+                <xdr:row>123</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1733550</xdr:colOff>
-                <xdr:row>118</xdr:row>
+                <xdr:row>123</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1132" r:id="rId97"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1133" r:id="rId99">
           <objectPr defaultSize="0" autoPict="0" r:id="rId100">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>828675</xdr:colOff>
-                <xdr:row>119</xdr:row>
+                <xdr:colOff>831850</xdr:colOff>
+                <xdr:row>124</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1866900</xdr:colOff>
-                <xdr:row>119</xdr:row>
+                <xdr:row>124</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1133" r:id="rId99"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1134" r:id="rId101">
           <objectPr defaultSize="0" autoPict="0" r:id="rId102">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>828675</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>47625</xdr:rowOff>
+                <xdr:colOff>831850</xdr:colOff>
+                <xdr:row>128</xdr:row>
+                <xdr:rowOff>50800</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1895475</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>581025</xdr:rowOff>
+                <xdr:colOff>1898650</xdr:colOff>
+                <xdr:row>128</xdr:row>
+                <xdr:rowOff>584200</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1134" r:id="rId101"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1135" r:id="rId103">
           <objectPr defaultSize="0" autoPict="0" r:id="rId104">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>952500</xdr:colOff>
-                <xdr:row>125</xdr:row>
-                <xdr:rowOff>47625</xdr:rowOff>
+                <xdr:row>130</xdr:row>
+                <xdr:rowOff>50800</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1724025</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>600075</xdr:rowOff>
+                <xdr:colOff>1727200</xdr:colOff>
+                <xdr:row>130</xdr:row>
+                <xdr:rowOff>603250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1135" r:id="rId103"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1136" r:id="rId105">
           <objectPr defaultSize="0" autoPict="0" r:id="rId106">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>952500</xdr:colOff>
-                <xdr:row>167</xdr:row>
+                <xdr:row>172</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2057400</xdr:colOff>
-                <xdr:row>167</xdr:row>
+                <xdr:row>172</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1136" r:id="rId105"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1137" r:id="rId107">
           <objectPr defaultSize="0" autoPict="0" r:id="rId108">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>847725</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>85725</xdr:rowOff>
+                <xdr:colOff>850900</xdr:colOff>
+                <xdr:row>132</xdr:row>
+                <xdr:rowOff>88900</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1762125</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>561975</xdr:rowOff>
+                <xdr:colOff>1765300</xdr:colOff>
+                <xdr:row>132</xdr:row>
+                <xdr:rowOff>565150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1137" r:id="rId107"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1138" r:id="rId109">
           <objectPr defaultSize="0" r:id="rId110">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>466725</xdr:colOff>
-                <xdr:row>130</xdr:row>
+                <xdr:colOff>469900</xdr:colOff>
+                <xdr:row>135</xdr:row>
                 <xdr:rowOff>171450</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2200275</xdr:colOff>
-                <xdr:row>130</xdr:row>
+                <xdr:colOff>2203450</xdr:colOff>
+                <xdr:row>135</xdr:row>
                 <xdr:rowOff>438150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1138" r:id="rId109"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1139" r:id="rId111">
           <objectPr defaultSize="0" autoPict="0" r:id="rId112">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
-                <xdr:row>133</xdr:row>
-                <xdr:rowOff>66675</xdr:rowOff>
+                <xdr:row>138</xdr:row>
+                <xdr:rowOff>69850</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2619375</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>561975</xdr:rowOff>
+                <xdr:colOff>2622550</xdr:colOff>
+                <xdr:row>138</xdr:row>
+                <xdr:rowOff>565150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1139" r:id="rId111"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1140" r:id="rId113">
           <objectPr defaultSize="0" autoPict="0" r:id="rId114">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>257175</xdr:colOff>
-                <xdr:row>134</xdr:row>
+                <xdr:colOff>260350</xdr:colOff>
+                <xdr:row>139</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2409825</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>542925</xdr:rowOff>
+                <xdr:colOff>2413000</xdr:colOff>
+                <xdr:row>139</xdr:row>
+                <xdr:rowOff>546100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1140" r:id="rId113"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1141" r:id="rId115">
           <objectPr defaultSize="0" autoPict="0" r:id="rId116">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>88</xdr:row>
-                <xdr:rowOff>28575</xdr:rowOff>
+                <xdr:row>93</xdr:row>
+                <xdr:rowOff>31750</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1762125</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>619125</xdr:rowOff>
+                <xdr:colOff>1765300</xdr:colOff>
+                <xdr:row>93</xdr:row>
+                <xdr:rowOff>622300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1141" r:id="rId115"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1142" r:id="rId117">
           <objectPr defaultSize="0" autoPict="0" r:id="rId118">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1028700</xdr:colOff>
-                <xdr:row>101</xdr:row>
-                <xdr:rowOff>47625</xdr:rowOff>
+                <xdr:row>106</xdr:row>
+                <xdr:rowOff>50800</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1600200</xdr:colOff>
-                <xdr:row>101</xdr:row>
+                <xdr:row>106</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1142" r:id="rId117"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1143" r:id="rId119">
           <objectPr defaultSize="0" autoPict="0" r:id="rId120">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>828675</xdr:colOff>
-                <xdr:row>102</xdr:row>
+                <xdr:colOff>831850</xdr:colOff>
+                <xdr:row>107</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1895475</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>619125</xdr:rowOff>
+                <xdr:colOff>1898650</xdr:colOff>
+                <xdr:row>107</xdr:row>
+                <xdr:rowOff>622300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1143" r:id="rId119"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1144" r:id="rId121">
           <objectPr defaultSize="0" autoPict="0" r:id="rId122">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>752475</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>104775</xdr:rowOff>
+                <xdr:colOff>755650</xdr:colOff>
+                <xdr:row>113</xdr:row>
+                <xdr:rowOff>107950</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1914525</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>523875</xdr:rowOff>
+                <xdr:colOff>1917700</xdr:colOff>
+                <xdr:row>113</xdr:row>
+                <xdr:rowOff>527050</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1144" r:id="rId121"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1145" r:id="rId123">
           <objectPr defaultSize="0" autoPict="0" r:id="rId124">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>847725</xdr:colOff>
-                <xdr:row>113</xdr:row>
+                <xdr:colOff>850900</xdr:colOff>
+                <xdr:row>118</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1762125</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>600075</xdr:rowOff>
+                <xdr:colOff>1765300</xdr:colOff>
+                <xdr:row>118</xdr:row>
+                <xdr:rowOff>603250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1145" r:id="rId123"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1146" r:id="rId125">
           <objectPr defaultSize="0" autoPict="0" r:id="rId126">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1076325</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>66675</xdr:rowOff>
+                <xdr:colOff>1079500</xdr:colOff>
+                <xdr:row>125</xdr:row>
+                <xdr:rowOff>69850</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1619250</xdr:colOff>
-                <xdr:row>120</xdr:row>
-                <xdr:rowOff>581025</xdr:rowOff>
+                <xdr:row>125</xdr:row>
+                <xdr:rowOff>584200</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1146" r:id="rId125"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1147" r:id="rId127">
           <objectPr defaultSize="0" autoPict="0" r:id="rId128">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>952500</xdr:colOff>
-                <xdr:row>122</xdr:row>
+                <xdr:row>127</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1781175</xdr:colOff>
-                <xdr:row>122</xdr:row>
+                <xdr:colOff>1784350</xdr:colOff>
+                <xdr:row>127</xdr:row>
                 <xdr:rowOff>571500</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1147" r:id="rId127"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1148" r:id="rId129">
           <objectPr defaultSize="0" autoPict="0" r:id="rId130">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>571500</xdr:colOff>
-                <xdr:row>128</xdr:row>
+                <xdr:row>133</xdr:row>
                 <xdr:rowOff>190500</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1219200</xdr:colOff>
-                <xdr:row>128</xdr:row>
+                <xdr:row>133</xdr:row>
                 <xdr:rowOff>514350</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1148" r:id="rId129"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1149" r:id="rId131">
           <objectPr defaultSize="0" autoPict="0" r:id="rId132">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1409700</xdr:colOff>
-                <xdr:row>128</xdr:row>
-                <xdr:rowOff>161925</xdr:rowOff>
+                <xdr:row>133</xdr:row>
+                <xdr:rowOff>165100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2028825</xdr:colOff>
-                <xdr:row>128</xdr:row>
+                <xdr:colOff>2032000</xdr:colOff>
+                <xdr:row>133</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1149" r:id="rId131"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1150" r:id="rId133">
           <objectPr defaultSize="0" autoPict="0" r:id="rId134">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>809625</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>28575</xdr:rowOff>
+                <xdr:colOff>812800</xdr:colOff>
+                <xdr:row>134</xdr:row>
+                <xdr:rowOff>31750</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1771650</xdr:colOff>
-                <xdr:row>129</xdr:row>
-                <xdr:rowOff>600075</xdr:rowOff>
+                <xdr:row>134</xdr:row>
+                <xdr:rowOff>603250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1150" r:id="rId133"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1151" r:id="rId135">
           <objectPr defaultSize="0" autoPict="0" r:id="rId136">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>685800</xdr:colOff>
-                <xdr:row>136</xdr:row>
+                <xdr:row>141</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1828800</xdr:colOff>
-                <xdr:row>136</xdr:row>
+                <xdr:row>141</xdr:row>
                 <xdr:rowOff>685800</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1151" r:id="rId135"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1152" r:id="rId137">
           <objectPr defaultSize="0" autoPict="0" r:id="rId138">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>140</xdr:row>
+                <xdr:row>145</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1562100</xdr:colOff>
-                <xdr:row>140</xdr:row>
-                <xdr:rowOff>428625</xdr:rowOff>
+                <xdr:row>145</xdr:row>
+                <xdr:rowOff>431800</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1152" r:id="rId137"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1153" r:id="rId139">
           <objectPr defaultSize="0" autoPict="0" r:id="rId140">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>847725</xdr:colOff>
-                <xdr:row>141</xdr:row>
+                <xdr:colOff>850900</xdr:colOff>
+                <xdr:row>146</xdr:row>
                 <xdr:rowOff>190500</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1647825</xdr:colOff>
-                <xdr:row>141</xdr:row>
+                <xdr:colOff>1651000</xdr:colOff>
+                <xdr:row>146</xdr:row>
                 <xdr:rowOff>400050</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1153" r:id="rId139"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1154" r:id="rId141">
           <objectPr defaultSize="0" autoPict="0" r:id="rId142">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>144</xdr:row>
+                <xdr:row>149</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1828800</xdr:colOff>
-                <xdr:row>144</xdr:row>
-                <xdr:rowOff>542925</xdr:rowOff>
+                <xdr:row>149</xdr:row>
+                <xdr:rowOff>546100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1154" r:id="rId141"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1155" r:id="rId143">
           <objectPr defaultSize="0" autoPict="0" r:id="rId144">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1104900</xdr:colOff>
-                <xdr:row>145</xdr:row>
+                <xdr:row>150</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1647825</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>542925</xdr:rowOff>
+                <xdr:colOff>1651000</xdr:colOff>
+                <xdr:row>150</xdr:row>
+                <xdr:rowOff>546100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1155" r:id="rId143"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1156" r:id="rId145">
           <objectPr defaultSize="0" r:id="rId146">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>438150</xdr:colOff>
-                <xdr:row>147</xdr:row>
+                <xdr:row>152</xdr:row>
                 <xdr:rowOff>209550</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2219325</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>466725</xdr:rowOff>
+                <xdr:colOff>2222500</xdr:colOff>
+                <xdr:row>152</xdr:row>
+                <xdr:rowOff>469900</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1156" r:id="rId145"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1157" r:id="rId147">
           <objectPr defaultSize="0" autoPict="0" r:id="rId148">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>866775</xdr:colOff>
-                <xdr:row>148</xdr:row>
+                <xdr:colOff>869950</xdr:colOff>
+                <xdr:row>153</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1905000</xdr:colOff>
-                <xdr:row>148</xdr:row>
+                <xdr:row>153</xdr:row>
                 <xdr:rowOff>552450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1157" r:id="rId147"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1158" r:id="rId149">
           <objectPr defaultSize="0" autoPict="0" r:id="rId150">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1066800</xdr:colOff>
-                <xdr:row>149</xdr:row>
+                <xdr:row>154</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1533525</xdr:colOff>
-                <xdr:row>149</xdr:row>
+                <xdr:colOff>1536700</xdr:colOff>
+                <xdr:row>154</xdr:row>
                 <xdr:rowOff>514350</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1158" r:id="rId149"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1159" r:id="rId151">
           <objectPr defaultSize="0" autoPict="0" r:id="rId152">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1028700</xdr:colOff>
-                <xdr:row>152</xdr:row>
+                <xdr:row>157</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1714500</xdr:colOff>
-                <xdr:row>152</xdr:row>
+                <xdr:row>157</xdr:row>
                 <xdr:rowOff>552450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1159" r:id="rId151"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1160" r:id="rId153">
           <objectPr defaultSize="0" autoPict="0" r:id="rId154">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>571500</xdr:colOff>
-                <xdr:row>153</xdr:row>
+                <xdr:row>158</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2219325</xdr:colOff>
-                <xdr:row>153</xdr:row>
+                <xdr:colOff>2222500</xdr:colOff>
+                <xdr:row>158</xdr:row>
                 <xdr:rowOff>552450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1160" r:id="rId153"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1161" r:id="rId155">
           <objectPr defaultSize="0" autoPict="0" r:id="rId156">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>971550</xdr:colOff>
-                <xdr:row>154</xdr:row>
+                <xdr:row>159</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1704975</xdr:colOff>
-                <xdr:row>154</xdr:row>
+                <xdr:colOff>1708150</xdr:colOff>
+                <xdr:row>159</xdr:row>
                 <xdr:rowOff>552450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1161" r:id="rId155"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1162" r:id="rId157">
           <objectPr defaultSize="0" autoPict="0" r:id="rId158">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>990600</xdr:colOff>
-                <xdr:row>158</xdr:row>
+                <xdr:row>163</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1676400</xdr:colOff>
-                <xdr:row>158</xdr:row>
-                <xdr:rowOff>523875</xdr:rowOff>
+                <xdr:row>163</xdr:row>
+                <xdr:rowOff>527050</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1162" r:id="rId157"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1163" r:id="rId159">
           <objectPr defaultSize="0" autoPict="0" r:id="rId160">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1076325</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>104775</xdr:rowOff>
+                <xdr:colOff>1079500</xdr:colOff>
+                <xdr:row>164</xdr:row>
+                <xdr:rowOff>107950</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1581150</xdr:colOff>
-                <xdr:row>159</xdr:row>
+                <xdr:row>164</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1163" r:id="rId159"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1164" r:id="rId161">
           <objectPr defaultSize="0" autoPict="0" r:id="rId162">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>790575</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>161925</xdr:rowOff>
+                <xdr:colOff>793750</xdr:colOff>
+                <xdr:row>166</xdr:row>
+                <xdr:rowOff>165100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1809750</xdr:colOff>
-                <xdr:row>161</xdr:row>
+                <xdr:row>166</xdr:row>
                 <xdr:rowOff>438150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1164" r:id="rId161"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1165" r:id="rId163">
           <objectPr defaultSize="0" autoPict="0" r:id="rId164">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1066800</xdr:colOff>
-                <xdr:row>162</xdr:row>
+                <xdr:row>167</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1533525</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>542925</xdr:rowOff>
+                <xdr:colOff>1536700</xdr:colOff>
+                <xdr:row>167</xdr:row>
+                <xdr:rowOff>546100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1165" r:id="rId163"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1166" r:id="rId165">
           <objectPr defaultSize="0" autoPict="0" r:id="rId166">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1057275</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>66675</xdr:rowOff>
+                <xdr:colOff>1060450</xdr:colOff>
+                <xdr:row>168</xdr:row>
+                <xdr:rowOff>69850</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1628775</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>542925</xdr:rowOff>
+                <xdr:colOff>1631950</xdr:colOff>
+                <xdr:row>168</xdr:row>
+                <xdr:rowOff>546100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1166" r:id="rId165"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1167" r:id="rId167">
           <objectPr defaultSize="0" autoPict="0" r:id="rId168">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>752475</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>85725</xdr:rowOff>
+                <xdr:colOff>755650</xdr:colOff>
+                <xdr:row>169</xdr:row>
+                <xdr:rowOff>88900</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2381250</xdr:colOff>
-                <xdr:row>164</xdr:row>
-                <xdr:rowOff>600075</xdr:rowOff>
+                <xdr:row>169</xdr:row>
+                <xdr:rowOff>603250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1167" r:id="rId167"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1168" r:id="rId169">
           <objectPr defaultSize="0" autoPict="0" r:id="rId170">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>990600</xdr:colOff>
-                <xdr:row>168</xdr:row>
+                <xdr:row>173</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1819275</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>523875</xdr:rowOff>
+                <xdr:colOff>1822450</xdr:colOff>
+                <xdr:row>173</xdr:row>
+                <xdr:rowOff>527050</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1168" r:id="rId169"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1169" r:id="rId171">
           <objectPr defaultSize="0" autoPict="0" r:id="rId172">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>952500</xdr:colOff>
-                <xdr:row>170</xdr:row>
+                <xdr:row>175</xdr:row>
                 <xdr:rowOff>133350</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1733550</xdr:colOff>
-                <xdr:row>170</xdr:row>
+                <xdr:row>175</xdr:row>
                 <xdr:rowOff>495300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1169" r:id="rId171"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1170" r:id="rId173">
           <objectPr defaultSize="0" autoPict="0" r:id="rId174">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>971550</xdr:colOff>
-                <xdr:row>171</xdr:row>
-                <xdr:rowOff>104775</xdr:rowOff>
+                <xdr:row>176</xdr:row>
+                <xdr:rowOff>107950</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1704975</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>542925</xdr:rowOff>
+                <xdr:colOff>1708150</xdr:colOff>
+                <xdr:row>176</xdr:row>
+                <xdr:rowOff>546100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1170" r:id="rId173"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1171" r:id="rId175">
           <objectPr defaultSize="0" autoPict="0" r:id="rId176">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1066800</xdr:colOff>
-                <xdr:row>172</xdr:row>
+                <xdr:row>177</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1571625</xdr:colOff>
-                <xdr:row>172</xdr:row>
+                <xdr:colOff>1574800</xdr:colOff>
+                <xdr:row>177</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1171" r:id="rId175"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1172" r:id="rId177">
           <objectPr defaultSize="0" autoPict="0" r:id="rId178">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>876300</xdr:colOff>
-                <xdr:row>121</xdr:row>
+                <xdr:row>126</xdr:row>
                 <xdr:rowOff>171450</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1847850</xdr:colOff>
-                <xdr:row>121</xdr:row>
+                <xdr:row>126</xdr:row>
                 <xdr:rowOff>495300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1172" r:id="rId177"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1173" r:id="rId179">
           <objectPr defaultSize="0" autoPict="0" r:id="rId180">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>381000</xdr:colOff>
-                <xdr:row>135</xdr:row>
+                <xdr:row>140</xdr:row>
                 <xdr:rowOff>171450</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2305050</xdr:colOff>
-                <xdr:row>135</xdr:row>
+                <xdr:row>140</xdr:row>
                 <xdr:rowOff>476250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1173" r:id="rId179"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000[IN-CONFIDENCE]</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 UNCLASSIFIED</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000[IN-CONFIDENCE]</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 UNCLASSIFIED</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100064FF3E8D4D0C5449355384210064A5E" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="77f37976d450977f0fba56654740152f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28567302-e66f-4b8d-854a-7529efaf450a" xmlns:ns3="5aa70786-cd8b-42a4-91ae-1e1c75e49b61" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab604afd12c5a22f2764b4092dea3ea7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100064FF3E8D4D0C5449355384210064A5E" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1d4bc1d7b8ba5698a1e525c43bdeac46">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28567302-e66f-4b8d-854a-7529efaf450a" xmlns:ns3="5aa70786-cd8b-42a4-91ae-1e1c75e49b61" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="360af5529d471562b424037b7d0030f4" ns2:_="" ns3:_="">
     <xsd:import namespace="28567302-e66f-4b8d-854a-7529efaf450a"/>
     <xsd:import namespace="5aa70786-cd8b-42a4-91ae-1e1c75e49b61"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -14815,174 +15027,169 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...14 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="28567302-e66f-4b8d-854a-7529efaf450a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5aa70786-cd8b-42a4-91ae-1e1c75e49b61">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="28567302-e66f-4b8d-854a-7529efaf450a">WORK-83258987-955</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="28567302-e66f-4b8d-854a-7529efaf450a">
+      <Url>https://worksafenz.sharepoint.com/sites/BusSol-Comms-DEV/_layouts/15/DocIdRedir.aspx?ID=WORK-83258987-955</Url>
+      <Description>WORK-83258987-955</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D946D36-414A-43B2-AD88-3368241795F9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DB8C871-B962-4D39-9266-3A4DB75228C1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97AA3F8E-F5BB-4D7C-9AD9-91282B244692}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{401F2C1A-75FF-488A-9D38-A54D35C27B37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="28567302-e66f-4b8d-854a-7529efaf450a"/>
     <ds:schemaRef ds:uri="5aa70786-cd8b-42a4-91ae-1e1c75e49b61"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DB8C871-B962-4D39-9266-3A4DB75228C1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D946D36-414A-43B2-AD88-3368241795F9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C5844A2-EE8A-4A3C-87DE-D72CA57E718B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D339BA5D-1672-4CAF-BD08-6BC5CB8759BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="28567302-e66f-4b8d-854a-7529efaf450a"/>
     <ds:schemaRef ds:uri="5aa70786-cd8b-42a4-91ae-1e1c75e49b61"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -15166,56 +15373,59 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="Category Value">
     <vt:lpwstr>Master</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="Category Name">
     <vt:lpwstr>NA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="Case">
     <vt:lpwstr>NA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="AuthoritativeVersion">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="AggregationStatus">
     <vt:lpwstr>Normal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="Activity">
     <vt:lpwstr>Part 6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="Abstract">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="_dlc_DocId">
     <vt:lpwstr>WORK-362927139-3339</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>e785985b-318c-48d9-b914-2161d81f46f9</vt:lpwstr>
+    <vt:lpwstr>db4d3dbd-e13c-46b2-a4cb-10bf1d6302a8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="_dlc_DocIdUrl">
     <vt:lpwstr>https://worksafenz.sharepoint.com/sites/car/_layouts/15/DocIdRedir.aspx?ID=WORK-362927139-3339, WORK-362927139-3339</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_SetDate">
-    <vt:lpwstr>2023-05-05T00:25:50Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_SetDate">
+    <vt:lpwstr>2026-08-06T21:28:12Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_Method">
-    <vt:lpwstr>Standard</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_Name">
-    <vt:lpwstr>IN-CONFIDENCE</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_Name">
+    <vt:lpwstr>UNCLASSIFIED</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_SiteId">
     <vt:lpwstr>a8547185-c9ba-4557-bc1c-8481be4ecec6</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_ActionId">
-    <vt:lpwstr>948f3bfc-ef2e-45fa-a946-3541b47e8352</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_ActionId">
+    <vt:lpwstr>6ac788ee-cabb-4fc5-96c6-b4e83e2e9ddb</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>