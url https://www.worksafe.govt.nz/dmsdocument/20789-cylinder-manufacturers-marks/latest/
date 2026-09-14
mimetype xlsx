--- v1 (2026-08-24)
+++ v2 (2026-09-14)
@@ -110,68 +110,68 @@
   <Override PartName="/xl/embeddings/oleObject87.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject88.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject89.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject90.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject91.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject92.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject93.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject94.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://worksafenz-my.sharepoint.com/personal/charlotte_rae_worksafe_govt_nz/Documents/Documents/A_Website files/Tools, registers, and resources/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{55FDD5A0-863A-48A4-B373-93FC8A2D58C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9FE98731-464B-4941-936F-EFB62234B1F4}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6E53C982-4C9A-406B-80BF-FADCAB7CDED3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$180</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$D$181</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
@@ -182,66 +182,72 @@
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="1"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="2">
     <bk>
       <rc t="1" v="0"/>
     </bk>
     <bk>
       <rc t="1" v="1"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="407" uniqueCount="250">
-[...1 lines deleted...]
-    <t xml:space="preserve">Cylinder Manufacturers Marks as at August 2026
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="251">
+  <si>
+    <t xml:space="preserve">Cylinder Manufacturers Marks as at September 2026
 </t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Country of Manufacture</t>
   </si>
   <si>
     <t>Marks</t>
   </si>
   <si>
     <t>Obsolete Marks</t>
+  </si>
+  <si>
+    <t>Advanced Material Systems</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
   </si>
   <si>
     <t>Aluminium Arugyar</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>Alumíniumárugyár Rt.</t>
   </si>
   <si>
     <t>Amtrol Alfa (Was Alfa)</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>Ansul</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Basincli Kaplar Sanayi</t>
   </si>
@@ -305,53 +311,50 @@
     <t>Chart Industries</t>
   </si>
   <si>
     <t>Chemet GLI SAS</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Cixi Longfa Aluminium Jar-Making Co Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">China </t>
   </si>
   <si>
     <t>LF</t>
   </si>
   <si>
     <t xml:space="preserve">Crown Sheet Metal </t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>Deyu Composite Material Co., Ltd</t>
-  </si>
-[...1 lines deleted...]
-    <t>Taiwan</t>
   </si>
   <si>
     <t>Dye Industries</t>
   </si>
   <si>
     <t>Dyecon</t>
   </si>
   <si>
     <t>Eurocylinders</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">ECS </t>
   </si>
   <si>
     <t>Faber</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>FABER</t>
   </si>
@@ -1804,64 +1807,64 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.emf"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.emf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.emf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.emf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>404495</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="758061" cy="416199"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="TextBox 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17093045" y="68386729"/>
           <a:ext cx="711983" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -1872,57 +1875,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr wrap="square" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-NZ"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>295275</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7821" name="Picture 5408">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008D1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -1946,57 +1949,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>200025</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7822" name="Picture 5409">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2020,57 +2023,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7823" name="Picture 5864">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008F1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2094,58 +2097,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>83</xdr:row>
-      <xdr:rowOff>273050</xdr:rowOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>276225</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7824" name="Picture 119">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000901E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -2168,57 +2171,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2422071</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2888796</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>381000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7825" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000911E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2242,57 +2245,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1783896</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>333375</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3565071</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>647700</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7826" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000921E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2316,57 +2319,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1974396</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>590550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3231696</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>952500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7827" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000931E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2390,51 +2393,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2219143</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>302714</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1045754" cy="636179"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="58" name="TextBox 57">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9430929" y="5051607"/>
           <a:ext cx="1045754" cy="636179"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -2489,57 +2492,57 @@
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>M5799</a:t>
           </a:r>
           <a:endParaRPr lang="en-NZ" sz="1400">
             <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2242457</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3118757</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>666750</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7829" name="Picture 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000951E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2563,57 +2566,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2246540</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>734785</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3237140</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>1096735</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7830" name="Picture 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000961E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2637,57 +2640,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2272393</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>73479</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3272518</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>959304</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7831" name="Picture 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000971E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2711,51 +2714,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2261053</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>387803</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1061169" cy="632467"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="64" name="TextBox 63">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9472839" y="27180267"/>
           <a:ext cx="1061169" cy="632467"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -2779,51 +2782,51 @@
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>LUXFER</a:t>
           </a:r>
           <a:endParaRPr lang="en-NZ" sz="1400">
             <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2208530</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>96066</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1050661" cy="834406"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="65" name="TextBox 64">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9420316" y="45122102"/>
           <a:ext cx="1050661" cy="834406"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -2878,57 +2881,57 @@
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>SWAGELOK</a:t>
           </a:r>
           <a:endParaRPr lang="en-NZ" sz="1200">
             <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1019175</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1028700</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7834" name="Picture 83">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009A1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -2952,57 +2955,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1076325</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2152650</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>1333500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7835" name="Picture 960">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009B1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -3026,57 +3029,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>990600</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1695450</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7836" name="Picture 974">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009C1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -3100,57 +3103,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1019175</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1028700</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7837" name="Picture 1004">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009D1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -3174,57 +3177,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>790575</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>793750</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:colOff>790575</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7838" name="Picture 1275">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009E1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -3250,5131 +3253,5131 @@
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1905000</xdr:colOff>
-          <xdr:row>11</xdr:row>
-          <xdr:rowOff>127000</xdr:rowOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>123825</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>3638550</xdr:colOff>
-          <xdr:row>11</xdr:row>
+          <xdr:row>12</xdr:row>
           <xdr:rowOff>742950</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1080" name="Object 56" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1080"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2324100</xdr:colOff>
-          <xdr:row>19</xdr:row>
-          <xdr:rowOff>184150</xdr:rowOff>
+          <xdr:row>20</xdr:row>
+          <xdr:rowOff>180975</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2794000</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>527050</xdr:rowOff>
+          <xdr:colOff>2790825</xdr:colOff>
+          <xdr:row>20</xdr:row>
+          <xdr:rowOff>523875</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1081" name="Object 57" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1081"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2076450</xdr:colOff>
-          <xdr:row>21</xdr:row>
+          <xdr:row>22</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>3295650</xdr:colOff>
-          <xdr:row>21</xdr:row>
+          <xdr:row>22</xdr:row>
           <xdr:rowOff>685800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1082" name="Object 58" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1082"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2305050</xdr:colOff>
-          <xdr:row>22</xdr:row>
+          <xdr:row>23</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>3136900</xdr:colOff>
-          <xdr:row>22</xdr:row>
+          <xdr:colOff>3133725</xdr:colOff>
+          <xdr:row>23</xdr:row>
           <xdr:rowOff>647700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1083" name="Object 59" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1083"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2527300</xdr:colOff>
-          <xdr:row>33</xdr:row>
+          <xdr:colOff>2524125</xdr:colOff>
+          <xdr:row>34</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2908300</xdr:colOff>
-          <xdr:row>33</xdr:row>
+          <xdr:colOff>2905125</xdr:colOff>
+          <xdr:row>34</xdr:row>
           <xdr:rowOff>438150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1084" name="Object 60" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1084"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>1066800</xdr:colOff>
-          <xdr:row>33</xdr:row>
+          <xdr:row>34</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>1562100</xdr:colOff>
-          <xdr:row>33</xdr:row>
+          <xdr:row>34</xdr:row>
           <xdr:rowOff>495300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1085" name="Object 61" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1085"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>774700</xdr:colOff>
-          <xdr:row>116</xdr:row>
+          <xdr:colOff>771525</xdr:colOff>
+          <xdr:row>117</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1955800</xdr:colOff>
-          <xdr:row>116</xdr:row>
+          <xdr:colOff>1952625</xdr:colOff>
+          <xdr:row>117</xdr:row>
           <xdr:rowOff>571500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1086" name="Object 62" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1086"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>800100</xdr:colOff>
-          <xdr:row>119</xdr:row>
+          <xdr:row>120</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1765300</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>603250</xdr:rowOff>
+          <xdr:colOff>1762125</xdr:colOff>
+          <xdr:row>120</xdr:row>
+          <xdr:rowOff>600075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1087" name="Object 63" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1087"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F040000}"/>
-                </a:ext>
-[...376 lines deleted...]
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>831850</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>88900</xdr:rowOff>
+          <xdr:colOff>447675</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1898650</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>546100</xdr:rowOff>
+          <xdr:colOff>3124200</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>1228725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1095" name="Object 71" hidden="1">
+            <xdr:cNvPr id="1088" name="Object 64" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1095"/>
+                  <a14:compatExt spid="_x0000_s1088"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000047040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2432050</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>533400</xdr:rowOff>
+          <xdr:colOff>2028825</xdr:colOff>
+          <xdr:row>57</xdr:row>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2971800</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>819150</xdr:rowOff>
+          <xdr:colOff>3267075</xdr:colOff>
+          <xdr:row>57</xdr:row>
+          <xdr:rowOff>1019175</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1096" name="Object 72" hidden="1">
+            <xdr:cNvPr id="1089" name="Object 65" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1096"/>
+                  <a14:compatExt spid="_x0000_s1089"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2381250</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>114300</xdr:rowOff>
+          <xdr:colOff>2000250</xdr:colOff>
+          <xdr:row>58</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2952750</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>419100</xdr:rowOff>
+          <xdr:colOff>3257550</xdr:colOff>
+          <xdr:row>58</xdr:row>
+          <xdr:rowOff>1038225</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1097" name="Object 73" hidden="1">
+            <xdr:cNvPr id="1090" name="Object 66" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1097"/>
+                  <a14:compatExt spid="_x0000_s1090"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000049040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2381250</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>222250</xdr:rowOff>
+          <xdr:colOff>2324100</xdr:colOff>
+          <xdr:row>63</xdr:row>
+          <xdr:rowOff>142875</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2952750</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>533400</xdr:rowOff>
+          <xdr:colOff>2971800</xdr:colOff>
+          <xdr:row>63</xdr:row>
+          <xdr:rowOff>466725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1098" name="Object 74" hidden="1">
+            <xdr:cNvPr id="1091" name="Object 67" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1098"/>
+                  <a14:compatExt spid="_x0000_s1091"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004A040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2400300</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>495300</xdr:rowOff>
+          <xdr:colOff>2324100</xdr:colOff>
+          <xdr:row>63</xdr:row>
+          <xdr:rowOff>457200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2946400</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>800100</xdr:rowOff>
+          <xdr:colOff>2714625</xdr:colOff>
+          <xdr:row>63</xdr:row>
+          <xdr:rowOff>695325</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1099" name="Object 75" hidden="1">
+            <xdr:cNvPr id="1092" name="Object 68" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1099"/>
+                  <a14:compatExt spid="_x0000_s1092"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000044040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2381250</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>107950</xdr:rowOff>
+          <xdr:colOff>2105025</xdr:colOff>
+          <xdr:row>64</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2952750</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>412750</xdr:rowOff>
+          <xdr:colOff>3343275</xdr:colOff>
+          <xdr:row>64</xdr:row>
+          <xdr:rowOff>904875</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1100" name="Object 76" hidden="1">
+            <xdr:cNvPr id="1093" name="Object 69" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1100"/>
+                  <a14:compatExt spid="_x0000_s1093"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004C040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2393950</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>546100</xdr:rowOff>
+          <xdr:colOff>2143125</xdr:colOff>
+          <xdr:row>66</xdr:row>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2933700</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>831850</xdr:rowOff>
+          <xdr:colOff>3286125</xdr:colOff>
+          <xdr:row>66</xdr:row>
+          <xdr:rowOff>885825</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1101" name="Object 77" hidden="1">
+            <xdr:cNvPr id="1094" name="Object 70" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1101"/>
+                  <a14:compatExt spid="_x0000_s1094"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
-          <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>114300</xdr:rowOff>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>828675</xdr:colOff>
+          <xdr:row>57</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>431800</xdr:rowOff>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>1895475</xdr:colOff>
+          <xdr:row>57</xdr:row>
+          <xdr:rowOff>542925</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1102" name="Object 78" hidden="1">
+            <xdr:cNvPr id="1095" name="Object 71" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1102"/>
+                  <a14:compatExt spid="_x0000_s1095"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004E040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000047040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2419350</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>552450</xdr:rowOff>
+          <xdr:colOff>2428875</xdr:colOff>
+          <xdr:row>68</xdr:row>
+          <xdr:rowOff>533400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2965450</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>838200</xdr:rowOff>
+          <xdr:colOff>2971800</xdr:colOff>
+          <xdr:row>68</xdr:row>
+          <xdr:rowOff>819150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1103" name="Object 79" hidden="1">
+            <xdr:cNvPr id="1096" name="Object 72" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1103"/>
+                  <a14:compatExt spid="_x0000_s1096"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2381250</xdr:colOff>
-          <xdr:row>70</xdr:row>
-          <xdr:rowOff>127000</xdr:rowOff>
+          <xdr:row>68</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2952750</xdr:colOff>
+          <xdr:row>68</xdr:row>
+          <xdr:rowOff>419100</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1097" name="Object 73" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1097"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000049040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>2381250</xdr:colOff>
+          <xdr:row>67</xdr:row>
+          <xdr:rowOff>219075</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>2952750</xdr:colOff>
+          <xdr:row>67</xdr:row>
+          <xdr:rowOff>533400</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1098" name="Object 74" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1098"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004A040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>2400300</xdr:colOff>
+          <xdr:row>69</xdr:row>
+          <xdr:rowOff>495300</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>2943225</xdr:colOff>
+          <xdr:row>69</xdr:row>
+          <xdr:rowOff>800100</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1099" name="Object 75" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1099"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>2381250</xdr:colOff>
+          <xdr:row>69</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>2952750</xdr:colOff>
+          <xdr:row>69</xdr:row>
+          <xdr:rowOff>409575</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1100" name="Object 76" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1100"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004C040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>2390775</xdr:colOff>
           <xdr:row>70</xdr:row>
+          <xdr:rowOff>542925</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>2933700</xdr:colOff>
+          <xdr:row>70</xdr:row>
+          <xdr:rowOff>828675</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1101" name="Object 77" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1101"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>2381250</xdr:colOff>
+          <xdr:row>70</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>2952750</xdr:colOff>
+          <xdr:row>70</xdr:row>
+          <xdr:rowOff>428625</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1102" name="Object 78" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1102"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004E040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>2419350</xdr:colOff>
+          <xdr:row>71</xdr:row>
+          <xdr:rowOff>552450</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>2962275</xdr:colOff>
+          <xdr:row>71</xdr:row>
+          <xdr:rowOff>838200</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1103" name="Object 79" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1103"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor>
+        <xdr:from>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>2381250</xdr:colOff>
+          <xdr:row>71</xdr:row>
+          <xdr:rowOff>123825</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>2952750</xdr:colOff>
+          <xdr:row>71</xdr:row>
           <xdr:rowOff>438150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1104" name="Object 80" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1104"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>704850</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>1200150</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>533400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1105" name="Object 81" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1105"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000051040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>1333500</xdr:colOff>
-          <xdr:row>13</xdr:row>
+          <xdr:row>14</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1860550</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>546100</xdr:rowOff>
+          <xdr:colOff>1857375</xdr:colOff>
+          <xdr:row>14</xdr:row>
+          <xdr:rowOff>542925</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1106" name="Object 82" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1106"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000052040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>81</xdr:row>
+          <xdr:row>82</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1581150</xdr:colOff>
-          <xdr:row>81</xdr:row>
+          <xdr:row>82</xdr:row>
           <xdr:rowOff>628650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1107" name="Object 83" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1107"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>647700</xdr:colOff>
-          <xdr:row>82</xdr:row>
+          <xdr:row>83</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2095500</xdr:colOff>
-          <xdr:row>82</xdr:row>
+          <xdr:row>83</xdr:row>
           <xdr:rowOff>552450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1108" name="Object 84" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1108"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000054040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>647700</xdr:colOff>
-          <xdr:row>83</xdr:row>
+          <xdr:row>84</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2095500</xdr:colOff>
-          <xdr:row>83</xdr:row>
+          <xdr:row>84</xdr:row>
           <xdr:rowOff>552450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1109" name="Object 85" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1109"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
-          <xdr:row>84</xdr:row>
-          <xdr:rowOff>50800</xdr:rowOff>
+          <xdr:row>85</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1460500</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>622300</xdr:rowOff>
+          <xdr:colOff>1457325</xdr:colOff>
+          <xdr:row>85</xdr:row>
+          <xdr:rowOff>619125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1110" name="Object 86" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1110"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1041400</xdr:colOff>
-          <xdr:row>85</xdr:row>
+          <xdr:colOff>1038225</xdr:colOff>
+          <xdr:row>86</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1504950</xdr:colOff>
-          <xdr:row>85</xdr:row>
-          <xdr:rowOff>622300</xdr:rowOff>
+          <xdr:row>86</xdr:row>
+          <xdr:rowOff>619125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1111" name="Object 87" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1111"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>86</xdr:row>
+          <xdr:row>87</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1562100</xdr:colOff>
-          <xdr:row>86</xdr:row>
+          <xdr:row>87</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1112" name="Object 88" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1112"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1162050</xdr:colOff>
-          <xdr:row>87</xdr:row>
+          <xdr:row>88</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1390650</xdr:colOff>
-          <xdr:row>87</xdr:row>
+          <xdr:row>88</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1113" name="Object 89" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1113"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>831850</xdr:colOff>
-          <xdr:row>88</xdr:row>
+          <xdr:colOff>828675</xdr:colOff>
+          <xdr:row>89</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1841500</xdr:colOff>
-          <xdr:row>88</xdr:row>
+          <xdr:colOff>1838325</xdr:colOff>
+          <xdr:row>89</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1114" name="Object 90" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1114"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>736600</xdr:colOff>
-          <xdr:row>89</xdr:row>
+          <xdr:colOff>733425</xdr:colOff>
+          <xdr:row>90</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1917700</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>584200</xdr:rowOff>
+          <xdr:colOff>1914525</xdr:colOff>
+          <xdr:row>90</xdr:row>
+          <xdr:rowOff>581025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1115" name="Object 91" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1115"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1041400</xdr:colOff>
-          <xdr:row>90</xdr:row>
+          <xdr:colOff>1038225</xdr:colOff>
+          <xdr:row>91</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1581150</xdr:colOff>
-          <xdr:row>90</xdr:row>
+          <xdr:row>91</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1116" name="Object 92" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1116"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1066800</xdr:colOff>
-          <xdr:row>99</xdr:row>
+          <xdr:row>100</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1638300</xdr:colOff>
-          <xdr:row>99</xdr:row>
-          <xdr:rowOff>584200</xdr:rowOff>
+          <xdr:row>100</xdr:row>
+          <xdr:rowOff>581025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1117" name="Object 93" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1117"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>647700</xdr:colOff>
-          <xdr:row>100</xdr:row>
+          <xdr:row>101</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1974850</xdr:colOff>
-          <xdr:row>100</xdr:row>
+          <xdr:colOff>1971675</xdr:colOff>
+          <xdr:row>101</xdr:row>
           <xdr:rowOff>495300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1118" name="Object 94" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1118"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1104900</xdr:colOff>
-          <xdr:row>101</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:row>102</xdr:row>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1727200</xdr:colOff>
-          <xdr:row>101</xdr:row>
+          <xdr:colOff>1724025</xdr:colOff>
+          <xdr:row>102</xdr:row>
           <xdr:rowOff>628650</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1119" name="Object 95" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1119"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>571500</xdr:colOff>
-          <xdr:row>103</xdr:row>
+          <xdr:row>104</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2057400</xdr:colOff>
-          <xdr:row>103</xdr:row>
-          <xdr:rowOff>622300</xdr:rowOff>
+          <xdr:row>104</xdr:row>
+          <xdr:rowOff>619125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1120" name="Object 96" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1120"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000060040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>876300</xdr:colOff>
-          <xdr:row>104</xdr:row>
+          <xdr:row>105</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1689100</xdr:colOff>
-          <xdr:row>104</xdr:row>
+          <xdr:colOff>1685925</xdr:colOff>
+          <xdr:row>105</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1121" name="Object 97" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1121"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000061040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>106</xdr:row>
-          <xdr:rowOff>50800</xdr:rowOff>
+          <xdr:row>107</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1689100</xdr:colOff>
-          <xdr:row>106</xdr:row>
+          <xdr:colOff>1685925</xdr:colOff>
+          <xdr:row>107</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1122" name="Object 98" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1122"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000062040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
-          <xdr:row>109</xdr:row>
-          <xdr:rowOff>69850</xdr:rowOff>
+          <xdr:row>110</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1689100</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>584200</xdr:rowOff>
+          <xdr:colOff>1685925</xdr:colOff>
+          <xdr:row>110</xdr:row>
+          <xdr:rowOff>581025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1123" name="Object 99" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1123"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000063040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>114</xdr:row>
-          <xdr:rowOff>88900</xdr:rowOff>
+          <xdr:row>115</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1600200</xdr:colOff>
-          <xdr:row>114</xdr:row>
-          <xdr:rowOff>565150</xdr:rowOff>
+          <xdr:row>115</xdr:row>
+          <xdr:rowOff>561975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1124" name="Object 100" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1124"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000064040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
-          <xdr:row>115</xdr:row>
-          <xdr:rowOff>88900</xdr:rowOff>
+          <xdr:row>116</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1562100</xdr:colOff>
-          <xdr:row>115</xdr:row>
+          <xdr:row>116</xdr:row>
           <xdr:rowOff>514350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1125" name="Object 101" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1125"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000065040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>831850</xdr:colOff>
-          <xdr:row>160</xdr:row>
+          <xdr:colOff>828675</xdr:colOff>
+          <xdr:row>161</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1866900</xdr:colOff>
-          <xdr:row>160</xdr:row>
-          <xdr:rowOff>584200</xdr:rowOff>
+          <xdr:row>161</xdr:row>
+          <xdr:rowOff>581025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1126" name="Object 102" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1126"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>622300</xdr:colOff>
-          <xdr:row>161</xdr:row>
+          <xdr:colOff>619125</xdr:colOff>
+          <xdr:row>162</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2012950</xdr:colOff>
-          <xdr:row>161</xdr:row>
+          <xdr:colOff>2009775</xdr:colOff>
+          <xdr:row>162</xdr:row>
           <xdr:rowOff>609600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1127" name="Object 103" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1127"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000067040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>162</xdr:row>
-          <xdr:rowOff>50800</xdr:rowOff>
+          <xdr:row>163</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1689100</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>622300</xdr:rowOff>
+          <xdr:colOff>1685925</xdr:colOff>
+          <xdr:row>163</xdr:row>
+          <xdr:rowOff>619125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1128" name="Object 104" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1128"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000068040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1041400</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>50800</xdr:rowOff>
+          <xdr:colOff>1038225</xdr:colOff>
+          <xdr:row>118</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1562100</xdr:colOff>
-          <xdr:row>117</xdr:row>
+          <xdr:row>118</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1129" name="Object 105" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1129"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000069040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>831850</xdr:colOff>
-          <xdr:row>120</xdr:row>
+          <xdr:colOff>828675</xdr:colOff>
+          <xdr:row>121</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1885950</xdr:colOff>
-          <xdr:row>120</xdr:row>
+          <xdr:row>121</xdr:row>
           <xdr:rowOff>571500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1130" name="Object 106" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1130"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>122</xdr:row>
-          <xdr:rowOff>107950</xdr:rowOff>
+          <xdr:row>123</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1708150</xdr:colOff>
-          <xdr:row>122</xdr:row>
+          <xdr:colOff>1704975</xdr:colOff>
+          <xdr:row>123</xdr:row>
           <xdr:rowOff>514350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1131" name="Object 107" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1131"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>123</xdr:row>
+          <xdr:row>124</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1733550</xdr:colOff>
-          <xdr:row>123</xdr:row>
+          <xdr:row>124</xdr:row>
           <xdr:rowOff>533400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1132" name="Object 108" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1132"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>831850</xdr:colOff>
-          <xdr:row>124</xdr:row>
+          <xdr:colOff>828675</xdr:colOff>
+          <xdr:row>125</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1866900</xdr:colOff>
-          <xdr:row>124</xdr:row>
+          <xdr:row>125</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1133" name="Object 109" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1133"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>831850</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>50800</xdr:rowOff>
+          <xdr:colOff>828675</xdr:colOff>
+          <xdr:row>129</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1898650</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>584200</xdr:rowOff>
+          <xdr:colOff>1895475</xdr:colOff>
+          <xdr:row>129</xdr:row>
+          <xdr:rowOff>581025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1134" name="Object 110" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1134"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>130</xdr:row>
-          <xdr:rowOff>50800</xdr:rowOff>
+          <xdr:row>131</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1727200</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>603250</xdr:rowOff>
+          <xdr:colOff>1724025</xdr:colOff>
+          <xdr:row>131</xdr:row>
+          <xdr:rowOff>600075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1135" name="Object 111" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1135"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>172</xdr:row>
+          <xdr:row>173</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2057400</xdr:colOff>
-          <xdr:row>172</xdr:row>
+          <xdr:row>173</xdr:row>
           <xdr:rowOff>533400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1136" name="Object 112" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1136"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000070040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>850900</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>88900</xdr:rowOff>
+          <xdr:colOff>847725</xdr:colOff>
+          <xdr:row>133</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1765300</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>565150</xdr:rowOff>
+          <xdr:colOff>1762125</xdr:colOff>
+          <xdr:row>133</xdr:row>
+          <xdr:rowOff>561975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1137" name="Object 113" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1137"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000071040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>469900</xdr:colOff>
-          <xdr:row>135</xdr:row>
+          <xdr:colOff>466725</xdr:colOff>
+          <xdr:row>136</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2203450</xdr:colOff>
-          <xdr:row>135</xdr:row>
+          <xdr:colOff>2200275</xdr:colOff>
+          <xdr:row>136</xdr:row>
           <xdr:rowOff>438150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1138" name="Object 114" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1138"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000072040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>95250</xdr:colOff>
-          <xdr:row>138</xdr:row>
-          <xdr:rowOff>69850</xdr:rowOff>
+          <xdr:row>139</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2622550</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>565150</xdr:rowOff>
+          <xdr:colOff>2619375</xdr:colOff>
+          <xdr:row>139</xdr:row>
+          <xdr:rowOff>561975</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1139" name="Object 115" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1139"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000073040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>260350</xdr:colOff>
-          <xdr:row>139</xdr:row>
+          <xdr:colOff>257175</xdr:colOff>
+          <xdr:row>140</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2413000</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>546100</xdr:rowOff>
+          <xdr:colOff>2409825</xdr:colOff>
+          <xdr:row>140</xdr:row>
+          <xdr:rowOff>542925</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1140" name="Object 116" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1140"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000074040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>93</xdr:row>
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:row>94</xdr:row>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1765300</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>622300</xdr:rowOff>
+          <xdr:colOff>1762125</xdr:colOff>
+          <xdr:row>94</xdr:row>
+          <xdr:rowOff>619125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1141" name="Object 117" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1141"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000075040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1028700</xdr:colOff>
-          <xdr:row>106</xdr:row>
-          <xdr:rowOff>50800</xdr:rowOff>
+          <xdr:row>107</xdr:row>
+          <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1600200</xdr:colOff>
-          <xdr:row>106</xdr:row>
+          <xdr:row>107</xdr:row>
           <xdr:rowOff>590550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1142" name="Object 118" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1142"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000076040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>831850</xdr:colOff>
-          <xdr:row>107</xdr:row>
+          <xdr:colOff>828675</xdr:colOff>
+          <xdr:row>108</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1898650</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>622300</xdr:rowOff>
+          <xdr:colOff>1895475</xdr:colOff>
+          <xdr:row>108</xdr:row>
+          <xdr:rowOff>619125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1143" name="Object 119" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1143"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000077040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>755650</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>107950</xdr:rowOff>
+          <xdr:colOff>752475</xdr:colOff>
+          <xdr:row>114</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1917700</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>527050</xdr:rowOff>
+          <xdr:colOff>1914525</xdr:colOff>
+          <xdr:row>114</xdr:row>
+          <xdr:rowOff>523875</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1144" name="Object 120" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1144"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000078040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>850900</xdr:colOff>
-          <xdr:row>118</xdr:row>
+          <xdr:colOff>847725</xdr:colOff>
+          <xdr:row>119</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1765300</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>603250</xdr:rowOff>
+          <xdr:colOff>1762125</xdr:colOff>
+          <xdr:row>119</xdr:row>
+          <xdr:rowOff>600075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1145" name="Object 121" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1145"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000079040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1079500</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>69850</xdr:rowOff>
+          <xdr:colOff>1076325</xdr:colOff>
+          <xdr:row>126</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1619250</xdr:colOff>
-          <xdr:row>125</xdr:row>
-          <xdr:rowOff>584200</xdr:rowOff>
+          <xdr:row>126</xdr:row>
+          <xdr:rowOff>581025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1146" name="Object 122" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1146"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>127</xdr:row>
+          <xdr:row>128</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1784350</xdr:colOff>
-          <xdr:row>127</xdr:row>
+          <xdr:colOff>1781175</xdr:colOff>
+          <xdr:row>128</xdr:row>
           <xdr:rowOff>571500</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1147" name="Object 123" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1147"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>571500</xdr:colOff>
-          <xdr:row>133</xdr:row>
+          <xdr:row>134</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1219200</xdr:colOff>
-          <xdr:row>133</xdr:row>
+          <xdr:row>134</xdr:row>
           <xdr:rowOff>514350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1148" name="Object 124" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1148"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1409700</xdr:colOff>
-          <xdr:row>133</xdr:row>
-          <xdr:rowOff>165100</xdr:rowOff>
+          <xdr:row>134</xdr:row>
+          <xdr:rowOff>161925</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2032000</xdr:colOff>
-          <xdr:row>133</xdr:row>
+          <xdr:colOff>2028825</xdr:colOff>
+          <xdr:row>134</xdr:row>
           <xdr:rowOff>533400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1149" name="Object 125" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1149"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>812800</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>31750</xdr:rowOff>
+          <xdr:colOff>809625</xdr:colOff>
+          <xdr:row>135</xdr:row>
+          <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1771650</xdr:colOff>
-          <xdr:row>134</xdr:row>
-          <xdr:rowOff>603250</xdr:rowOff>
+          <xdr:row>135</xdr:row>
+          <xdr:rowOff>600075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1150" name="Object 126" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1150"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>685800</xdr:colOff>
-          <xdr:row>141</xdr:row>
+          <xdr:row>142</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1828800</xdr:colOff>
-          <xdr:row>141</xdr:row>
+          <xdr:row>142</xdr:row>
           <xdr:rowOff>685800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1151" name="Object 127" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1151"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>145</xdr:row>
+          <xdr:row>146</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1562100</xdr:colOff>
-          <xdr:row>145</xdr:row>
-          <xdr:rowOff>431800</xdr:rowOff>
+          <xdr:row>146</xdr:row>
+          <xdr:rowOff>428625</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1152" name="Object 128" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1152"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>850900</xdr:colOff>
-          <xdr:row>146</xdr:row>
+          <xdr:colOff>847725</xdr:colOff>
+          <xdr:row>147</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1651000</xdr:colOff>
-          <xdr:row>146</xdr:row>
+          <xdr:colOff>1647825</xdr:colOff>
+          <xdr:row>147</xdr:row>
           <xdr:rowOff>400050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1153" name="Object 129" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1153"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>914400</xdr:colOff>
-          <xdr:row>149</xdr:row>
+          <xdr:row>150</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1828800</xdr:colOff>
-          <xdr:row>149</xdr:row>
-          <xdr:rowOff>546100</xdr:rowOff>
+          <xdr:row>150</xdr:row>
+          <xdr:rowOff>542925</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1154" name="Object 130" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1154"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000082040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1104900</xdr:colOff>
-          <xdr:row>150</xdr:row>
+          <xdr:row>151</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1651000</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>546100</xdr:rowOff>
+          <xdr:colOff>1647825</xdr:colOff>
+          <xdr:row>151</xdr:row>
+          <xdr:rowOff>542925</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1155" name="Object 131" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1155"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000083040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>438150</xdr:colOff>
-          <xdr:row>152</xdr:row>
+          <xdr:row>153</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2222500</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>469900</xdr:rowOff>
+          <xdr:colOff>2219325</xdr:colOff>
+          <xdr:row>153</xdr:row>
+          <xdr:rowOff>466725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1156" name="Object 132" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1156"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000084040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>869950</xdr:colOff>
-          <xdr:row>153</xdr:row>
+          <xdr:colOff>866775</xdr:colOff>
+          <xdr:row>154</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1905000</xdr:colOff>
-          <xdr:row>153</xdr:row>
+          <xdr:row>154</xdr:row>
           <xdr:rowOff>552450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1157" name="Object 133" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1157"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000085040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1066800</xdr:colOff>
-          <xdr:row>154</xdr:row>
+          <xdr:row>155</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1536700</xdr:colOff>
-          <xdr:row>154</xdr:row>
+          <xdr:colOff>1533525</xdr:colOff>
+          <xdr:row>155</xdr:row>
           <xdr:rowOff>514350</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1158" name="Object 134" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1158"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1028700</xdr:colOff>
-          <xdr:row>157</xdr:row>
+          <xdr:row>158</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1714500</xdr:colOff>
-          <xdr:row>157</xdr:row>
+          <xdr:row>158</xdr:row>
           <xdr:rowOff>552450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1159" name="Object 135" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1159"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000087040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>571500</xdr:colOff>
-          <xdr:row>158</xdr:row>
+          <xdr:row>159</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>2222500</xdr:colOff>
-          <xdr:row>158</xdr:row>
+          <xdr:colOff>2219325</xdr:colOff>
+          <xdr:row>159</xdr:row>
           <xdr:rowOff>552450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1160" name="Object 136" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1160"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000088040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>971550</xdr:colOff>
-          <xdr:row>159</xdr:row>
+          <xdr:row>160</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1708150</xdr:colOff>
-          <xdr:row>159</xdr:row>
+          <xdr:colOff>1704975</xdr:colOff>
+          <xdr:row>160</xdr:row>
           <xdr:rowOff>552450</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1161" name="Object 137" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1161"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000089040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
-          <xdr:row>163</xdr:row>
+          <xdr:row>164</xdr:row>
           <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1676400</xdr:colOff>
-          <xdr:row>163</xdr:row>
-          <xdr:rowOff>527050</xdr:rowOff>
+          <xdr:row>164</xdr:row>
+          <xdr:rowOff>523875</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1162" name="Object 138" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1162"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1079500</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>107950</xdr:rowOff>
+          <xdr:colOff>1076325</xdr:colOff>
+          <xdr:row>165</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1581150</xdr:colOff>
-          <xdr:row>164</xdr:row>
+          <xdr:row>165</xdr:row>
           <xdr:rowOff>533400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1163" name="Object 139" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1163"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>793750</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>165100</xdr:rowOff>
+          <xdr:colOff>790575</xdr:colOff>
+          <xdr:row>167</xdr:row>
+          <xdr:rowOff>161925</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1809750</xdr:colOff>
-          <xdr:row>166</xdr:row>
+          <xdr:row>167</xdr:row>
           <xdr:rowOff>438150</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1164" name="Object 140" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1164"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1066800</xdr:colOff>
-          <xdr:row>167</xdr:row>
+          <xdr:row>168</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1536700</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>546100</xdr:rowOff>
+          <xdr:colOff>1533525</xdr:colOff>
+          <xdr:row>168</xdr:row>
+          <xdr:rowOff>542925</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1165" name="Object 141" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1165"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1060450</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>69850</xdr:rowOff>
+          <xdr:colOff>1057275</xdr:colOff>
+          <xdr:row>169</xdr:row>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1631950</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>546100</xdr:rowOff>
+          <xdr:colOff>1628775</xdr:colOff>
+          <xdr:row>169</xdr:row>
+          <xdr:rowOff>542925</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1166" name="Object 142" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1166"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>755650</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>88900</xdr:rowOff>
+          <xdr:colOff>752475</xdr:colOff>
+          <xdr:row>170</xdr:row>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2381250</xdr:colOff>
-          <xdr:row>169</xdr:row>
-          <xdr:rowOff>603250</xdr:rowOff>
+          <xdr:row>170</xdr:row>
+          <xdr:rowOff>600075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1167" name="Object 143" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1167"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00008F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
-          <xdr:row>173</xdr:row>
+          <xdr:row>174</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1822450</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>527050</xdr:rowOff>
+          <xdr:colOff>1819275</xdr:colOff>
+          <xdr:row>174</xdr:row>
+          <xdr:rowOff>523875</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1168" name="Object 144" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1168"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000090040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>952500</xdr:colOff>
-          <xdr:row>175</xdr:row>
+          <xdr:row>176</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1733550</xdr:colOff>
-          <xdr:row>175</xdr:row>
+          <xdr:row>176</xdr:row>
           <xdr:rowOff>495300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1169" name="Object 145" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1169"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000091040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>971550</xdr:colOff>
-          <xdr:row>176</xdr:row>
-          <xdr:rowOff>107950</xdr:rowOff>
+          <xdr:row>177</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1708150</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>546100</xdr:rowOff>
+          <xdr:colOff>1704975</xdr:colOff>
+          <xdr:row>177</xdr:row>
+          <xdr:rowOff>542925</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1170" name="Object 146" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1170"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000092040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1066800</xdr:colOff>
-          <xdr:row>177</xdr:row>
+          <xdr:row>178</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>1574800</xdr:colOff>
-          <xdr:row>177</xdr:row>
+          <xdr:colOff>1571625</xdr:colOff>
+          <xdr:row>178</xdr:row>
           <xdr:rowOff>533400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1171" name="Object 147" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1171"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000093040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>876300</xdr:colOff>
-          <xdr:row>126</xdr:row>
+          <xdr:row>127</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1847850</xdr:colOff>
-          <xdr:row>126</xdr:row>
+          <xdr:row>127</xdr:row>
           <xdr:rowOff>495300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1172" name="Object 148" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1172"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000094040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>381000</xdr:colOff>
-          <xdr:row>140</xdr:row>
+          <xdr:row>141</xdr:row>
           <xdr:rowOff>171450</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>2305050</xdr:colOff>
-          <xdr:row>140</xdr:row>
+          <xdr:row>141</xdr:row>
           <xdr:rowOff>476250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1173" name="Object 149" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1173"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000095040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
-      <xdr:row>84</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2628900</xdr:colOff>
-      <xdr:row>84</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7839" name="Picture 1" descr="image001">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00009F1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -8398,57 +8401,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>371475</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>419100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7840" name="Picture 119">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A01E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -8472,57 +8475,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1807029</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>78922</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3797754</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>717097</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7841" name="Picture 1" descr="image001">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A11E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -8546,57 +8549,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2238375</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>268061</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3067050</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>744311</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7842" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A21E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -8620,58 +8623,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2071007</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>118383</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>3496582</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>845458</xdr:rowOff>
+      <xdr:colOff>3493407</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>848633</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7843" name="Picture 122">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A31E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -8694,58 +8697,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1647825</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>223157</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>3949700</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>826407</xdr:rowOff>
+      <xdr:colOff>3952875</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>829582</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7844" name="Picture 123">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A41E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -8768,57 +8771,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2035629</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>172811</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>3381829</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:colOff>3378654</xdr:colOff>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>762000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7845" name="Picture 123">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A51E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -8842,57 +8845,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2292804</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>234043</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3254829</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>729343</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7846" name="Picture 3" descr="image004">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A61E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -8916,58 +8919,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1219200</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>146957</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3943350</xdr:colOff>
-      <xdr:row>38</xdr:row>
-      <xdr:rowOff>1055007</xdr:rowOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>1058182</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7847" name="Picture 124" descr="C:\Users\Burgesr\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\G7I61433\metal mate 2.gif">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A71E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -8990,57 +8993,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>704850</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>1625600</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:colOff>1628775</xdr:colOff>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>571500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7848" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000A81E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -9064,142 +9067,142 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2162950</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>153260</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>3302163</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>541446</xdr:rowOff>
+      <xdr:colOff>3305338</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>544621</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="Picture 127">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="16200000">
           <a:off x="9750249" y="5710461"/>
           <a:ext cx="391361" cy="1142388"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:scene3d>
           <a:camera prst="orthographicFront">
             <a:rot lat="0" lon="0" rev="0"/>
           </a:camera>
           <a:lightRig rig="threePt" dir="t"/>
         </a:scene3d>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>142875</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>533853</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>942068</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>2642053</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>926193</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7850" name="Picture 128">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AA1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="8904514" y="43100625"/>
-          <a:ext cx="2105025" cy="796018"/>
+          <a:off x="13646603" y="51654075"/>
+          <a:ext cx="2108200" cy="802368"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -9265,57 +9268,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2239736</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>72118</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>3303361</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:colOff>3306536</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>857250</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7852" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000AC1E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -9339,51 +9342,51 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>37646</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>37646</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1156300" cy="1130228"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="132" name="TextBox 131">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000084000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13121367" y="11311617"/>
           <a:ext cx="794974" cy="846835"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -9438,51 +9441,51 @@
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>CLIFFDIV</a:t>
           </a:r>
           <a:endParaRPr lang="en-NZ" sz="1400">
             <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1833789</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>200932</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1809610" cy="989658"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="133" name="TextBox 132">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000085000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9045575" y="11467646"/>
           <a:ext cx="1809610" cy="989658"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -9537,51 +9540,51 @@
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>CATALINA EAST</a:t>
           </a:r>
           <a:endParaRPr lang="en-NZ" sz="1400">
             <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2118632</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>160111</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="995599" cy="540643"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="134" name="TextBox 133">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000086000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9330418" y="10392682"/>
           <a:ext cx="995599" cy="540643"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -9636,57 +9639,57 @@
             </a:lnSpc>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Catalina</a:t>
           </a:r>
           <a:endParaRPr lang="en-NZ" sz="1400">
             <a:latin typeface="Arial Black" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1681842</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>126547</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3844017</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>831397</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7856" name="Picture 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B01E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -9710,57 +9713,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1817914</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>106136</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3713389</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>991961</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7857" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B11E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -9784,57 +9787,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2286000</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>2882900</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:colOff>2886075</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>762000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7858" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B21E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -9858,58 +9861,58 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1989361</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>68036</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3484786</xdr:colOff>
-      <xdr:row>58</xdr:row>
-      <xdr:rowOff>1017361</xdr:rowOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>1020536</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7859" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000B31E0000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -9932,214 +9935,346 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2163536</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>54428</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>3074477</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:colOff>3077652</xdr:colOff>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>911678</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD668F1F-BDAC-D9D5-BBB3-3109D4CEEB9D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9701893" y="19104428"/>
           <a:ext cx="917291" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2540044</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>217714</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>3005008</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>605971</xdr:rowOff>
+      <xdr:colOff>3001833</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>602796</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Picture 37">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A97F56F-8196-4C3A-B9E9-20E3CC2C1670}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10087019" y="25262114"/>
           <a:ext cx="464964" cy="388257"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2514147</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>231322</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>3393721</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>871915</xdr:rowOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>868740</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Picture 38">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C804A81-4AE4-4518-A082-33C47EBD5E92}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10057947" y="27872872"/>
           <a:ext cx="879574" cy="636360"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2428422</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>220889</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>2984632</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>585107</xdr:rowOff>
+      <xdr:colOff>2981457</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>581932</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Picture 39">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAEDF6C2-6F28-4206-89C5-DEC614F76612}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9975397" y="40965664"/>
           <a:ext cx="556210" cy="364218"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>2063750</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>79375</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>3619580</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>873165</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Picture 83">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41788A15-FF7F-4BD1-9B3C-A0074409EE47}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9607550" y="3527425"/>
+          <a:ext cx="1552655" cy="787440"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>682625</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>381000</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>4664280</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>958880</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Picture 84">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{342B90A8-371B-44B0-AA83-B9FD84DAC9FE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8239125" y="43815000"/>
+          <a:ext cx="3981655" cy="577880"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>698500</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>254000</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>4680155</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>831880</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Picture 85">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A31A1C5-C219-4A02-8CF8-5893F641D6FF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8255000" y="51784250"/>
+          <a:ext cx="3981655" cy="577880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
@@ -10482,4375 +10617,4457 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject63.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject24.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject36.bin"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject84.bin"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject58.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject79.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject52.bin"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject25.bin"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject74.bin"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject47.bin"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject90.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject17.bin"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject69.bin"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject31.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject42.bin"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject85.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject64.bin"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject26.bin"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject37.bin"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject45.bin"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject72.bin"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject80.bin"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject93.bin"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject21.bin"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject59.bin"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject29.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject53.bin"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject67.bin"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject75.bin"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject88.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject40.bin"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject15.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject11.bin"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject22.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject48.bin"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject62.bin"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject70.bin"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject83.bin"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject35.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject91.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject18.bin"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject32.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject43.bin"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject57.bin"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject78.bin"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject51.bin"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject65.bin"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject86.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject12.bin"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject27.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject38.bin"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject73.bin"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject23.bin"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject46.bin"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject60.bin"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject81.bin"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject94.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject33.bin"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject68.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject16.bin"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject30.bin"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject41.bin"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject54.bin"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject55.bin"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject76.bin"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject89.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject13.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject49.bin"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject71.bin"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject92.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject19.bin"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject44.bin"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject66.bin"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject87.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject14.bin"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject28.bin"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject39.bin"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject61.bin"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject82.bin"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject20.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject34.bin"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject56.bin"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject50.bin"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject77.bin"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E180"/>
+  <dimension ref="A1:E181"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:D2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="62.1796875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="48.26953125" customWidth="1"/>
+    <col min="1" max="1" width="62.140625" customWidth="1"/>
+    <col min="2" max="2" width="45.85546875" customWidth="1"/>
+    <col min="3" max="3" width="79.5703125" customWidth="1"/>
+    <col min="4" max="4" width="48.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="171" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="2" spans="1:4" ht="46.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:4" ht="171" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:4" ht="47.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="87" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="88"/>
       <c r="C2" s="88"/>
       <c r="D2" s="88"/>
     </row>
-    <row r="3" spans="1:4" ht="54" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:4" ht="57" x14ac:dyDescent="0.25">
       <c r="A3" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="28" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="46" t="s">
+    <row r="4" spans="1:4" ht="89.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="47" t="s">
+      <c r="B4" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="48" t="s">
+      <c r="C4" s="50"/>
+      <c r="D4" s="49"/>
+    </row>
+    <row r="5" spans="1:4" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="49"/>
-[...2 lines deleted...]
-      <c r="A5" s="12" t="s">
+      <c r="B5" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="C5" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="50"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" ht="93" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D5" s="49"/>
+    </row>
+    <row r="6" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="52"/>
-[...3 lines deleted...]
-      <c r="A7" s="53" t="s">
+      <c r="C6" s="50"/>
+      <c r="D6" s="51"/>
+    </row>
+    <row r="7" spans="1:4" ht="93" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="54" t="s">
+      <c r="B7" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="55"/>
-[...3 lines deleted...]
-      <c r="A8" s="16" t="s">
+      <c r="C7" s="52"/>
+      <c r="D7" s="13"/>
+    </row>
+    <row r="8" spans="1:4" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="90" t="s">
+      <c r="B8" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="57"/>
-[...3 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="C8" s="55"/>
+      <c r="D8" s="56"/>
+    </row>
+    <row r="9" spans="1:4" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="91"/>
-      <c r="C9" s="45" t="s">
+      <c r="B9" s="90" t="s">
         <v>17</v>
       </c>
-      <c r="D9" s="13"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:4" ht="40" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C9" s="57"/>
+      <c r="D9" s="58"/>
+    </row>
+    <row r="10" spans="1:4" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="91"/>
       <c r="C10" s="45" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="13"/>
     </row>
-    <row r="11" spans="1:4" ht="40" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="14" t="s">
+    <row r="11" spans="1:4" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="92"/>
-      <c r="C11" s="59" t="s">
+      <c r="B11" s="91"/>
+      <c r="C11" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="60"/>
-[...2 lines deleted...]
-      <c r="A12" s="61" t="s">
+      <c r="D11" s="13"/>
+    </row>
+    <row r="12" spans="1:4" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="62" t="s">
+      <c r="B12" s="92"/>
+      <c r="C12" s="59" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="63"/>
-[...3 lines deleted...]
-      <c r="A13" s="12" t="s">
+      <c r="D12" s="60"/>
+    </row>
+    <row r="13" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="65" t="s">
+      <c r="B13" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="D13" s="13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:4" ht="82" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C13" s="63"/>
+      <c r="D13" s="64"/>
+    </row>
+    <row r="14" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C14" s="66"/>
+        <v>13</v>
+      </c>
+      <c r="C14" s="65" t="s">
+        <v>27</v>
+      </c>
       <c r="D14" s="13"/>
     </row>
-    <row r="15" spans="1:4" ht="91.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:4" ht="81.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C15" s="66"/>
       <c r="D15" s="13"/>
     </row>
-    <row r="16" spans="1:4" ht="96" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:4" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C16" s="66"/>
       <c r="D16" s="13"/>
     </row>
-    <row r="17" spans="1:5" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:5" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C17" s="67"/>
+        <v>31</v>
+      </c>
+      <c r="C17" s="66"/>
       <c r="D17" s="13"/>
     </row>
-    <row r="18" spans="1:5" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:5" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18" s="11" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="C18" s="67"/>
       <c r="D18" s="13"/>
-      <c r="E18" s="44"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:5" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="19" spans="1:5" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="C19" s="68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="67"/>
       <c r="D19" s="13"/>
       <c r="E19" s="44"/>
     </row>
-    <row r="20" spans="1:5" ht="74.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:5" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="11" t="s">
+      <c r="C20" s="68" t="s">
         <v>37</v>
       </c>
-      <c r="C20" s="66"/>
       <c r="D20" s="13"/>
-    </row>
-    <row r="21" spans="1:5" ht="74.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E20" s="44"/>
+    </row>
+    <row r="21" spans="1:5" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="66"/>
       <c r="D21" s="13"/>
     </row>
-    <row r="22" spans="1:5" ht="99.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:5" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="11" t="s">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="C22" s="66"/>
       <c r="D22" s="13"/>
     </row>
-    <row r="23" spans="1:5" ht="91.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:5" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C23" s="66"/>
       <c r="D23" s="13"/>
     </row>
-    <row r="24" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:5" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="66"/>
+      <c r="D24" s="13"/>
+    </row>
+    <row r="25" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="C24" s="69" t="s">
+      <c r="B25" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="D24" s="13"/>
-[...2 lines deleted...]
-      <c r="A25" s="12" t="s">
+      <c r="C25" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="B25" s="11" t="s">
+      <c r="D25" s="13"/>
+    </row>
+    <row r="26" spans="1:5" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="C25" s="45" t="s">
+      <c r="B26" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="D25" s="13"/>
-[...2 lines deleted...]
-      <c r="A26" s="12" t="s">
+      <c r="C26" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B26" s="11" t="s">
+      <c r="D26" s="13"/>
+    </row>
+    <row r="27" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="45" t="s">
+      <c r="B27" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="D26" s="13"/>
-[...2 lines deleted...]
-      <c r="A27" s="12" t="s">
+      <c r="C27" s="45" t="s">
         <v>51</v>
       </c>
-      <c r="B27" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="45"/>
       <c r="D27" s="13"/>
     </row>
-    <row r="28" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="11" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C28" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="45"/>
+      <c r="D28" s="13"/>
+    </row>
+    <row r="29" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="D28" s="13"/>
-[...2 lines deleted...]
-      <c r="A29" s="12" t="s">
+      <c r="B29" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="70" t="s">
         <v>54</v>
       </c>
-      <c r="B29" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="45" t="s">
+      <c r="D29" s="13"/>
+    </row>
+    <row r="30" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="D29" s="13"/>
-[...2 lines deleted...]
-      <c r="A30" s="12" t="s">
+      <c r="B30" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="B30" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="45"/>
       <c r="D30" s="13"/>
     </row>
-    <row r="31" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:5" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="11" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="C31" s="45"/>
       <c r="D31" s="13"/>
     </row>
-    <row r="32" spans="1:5" ht="78.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:5" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" s="45"/>
+      <c r="D32" s="13"/>
+    </row>
+    <row r="33" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="C32" s="66"/>
-[...3 lines deleted...]
-      <c r="A33" s="12" t="s">
+      <c r="B33" s="11" t="s">
         <v>60</v>
       </c>
-      <c r="B33" s="11" t="s">
+      <c r="C33" s="66"/>
+      <c r="D33" s="13"/>
+    </row>
+    <row r="34" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="C33" s="67"/>
-[...3 lines deleted...]
-      <c r="A34" s="12" t="s">
+      <c r="B34" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B34" s="11" t="s">
+      <c r="C34" s="67"/>
+      <c r="D34" s="13"/>
+    </row>
+    <row r="35" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="C34" s="66"/>
-[...3 lines deleted...]
-      <c r="A35" s="12" t="s">
+      <c r="B35" s="11" t="s">
         <v>64</v>
       </c>
-      <c r="B35" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="45" t="s">
+      <c r="C35" s="66"/>
+      <c r="D35" s="71"/>
+    </row>
+    <row r="36" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="12" t="s">
         <v>65</v>
       </c>
-      <c r="D35" s="72"/>
-[...2 lines deleted...]
-      <c r="A36" s="12" t="s">
+      <c r="B36" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" s="45" t="s">
         <v>66</v>
       </c>
-      <c r="B36" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" s="72"/>
     </row>
-    <row r="37" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:4" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B37" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="45">
+        <v>192</v>
+      </c>
+      <c r="D37" s="72"/>
+    </row>
+    <row r="38" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="C37" s="67"/>
-[...3 lines deleted...]
-      <c r="A38" s="12" t="s">
+      <c r="B38" s="11" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="11" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C38" s="67"/>
       <c r="D38" s="72"/>
     </row>
-    <row r="39" spans="1:4" ht="89.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B39" s="11" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="C39" s="73"/>
+        <v>50</v>
+      </c>
+      <c r="C39" s="67" t="e" vm="1">
+        <v>#VALUE!</v>
+      </c>
       <c r="D39" s="72"/>
     </row>
-    <row r="40" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:4" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="C40" s="74" t="s">
+        <v>62</v>
+      </c>
+      <c r="C40" s="73"/>
+      <c r="D40" s="72"/>
+    </row>
+    <row r="41" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="12" t="s">
         <v>72</v>
       </c>
-      <c r="D40" s="72"/>
-[...2 lines deleted...]
-      <c r="A41" s="12" t="s">
+      <c r="B41" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C41" s="74" t="s">
         <v>73</v>
       </c>
-      <c r="B41" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="74" t="s">
+      <c r="D41" s="72"/>
+    </row>
+    <row r="42" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="D41" s="72"/>
-[...2 lines deleted...]
-      <c r="A42" s="12" t="s">
+      <c r="B42" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C42" s="74" t="s">
         <v>75</v>
       </c>
-      <c r="B42" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="74" t="s">
+      <c r="D42" s="72"/>
+    </row>
+    <row r="43" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="D42" s="75" t="s">
+      <c r="B43" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C43" s="74" t="s">
         <v>77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="12" t="s">
+      <c r="D43" s="75" t="s">
         <v>78</v>
       </c>
-      <c r="B43" s="11" t="s">
-[...3 lines deleted...]
-      <c r="D43" s="75" t="s">
+    </row>
+    <row r="44" spans="1:4" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="12" t="s">
         <v>79</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="12" t="s">
+      <c r="B44" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" s="67"/>
+      <c r="D44" s="75" t="s">
         <v>80</v>
       </c>
-      <c r="B44" s="11" t="s">
-[...5 lines deleted...]
-    <row r="45" spans="1:4" ht="69.75" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="45" spans="1:4" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B45" s="11" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="C45" s="67"/>
       <c r="D45" s="75"/>
     </row>
-    <row r="46" spans="1:4" ht="111.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:4" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="B46" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="B46" s="11" t="s">
-[...5 lines deleted...]
-    <row r="47" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C46" s="67"/>
+      <c r="D46" s="75"/>
+    </row>
+    <row r="47" spans="1:4" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="12" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="11" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C47" s="74" t="s">
+        <v>62</v>
+      </c>
+      <c r="C47" s="66"/>
+      <c r="D47" s="13"/>
+    </row>
+    <row r="48" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="D47" s="76" t="s">
+      <c r="B48" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="74" t="s">
         <v>86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="12" t="s">
+      <c r="D48" s="76" t="s">
         <v>87</v>
       </c>
-      <c r="B48" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="74" t="s">
+    </row>
+    <row r="49" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="12" t="s">
         <v>88</v>
       </c>
-      <c r="D48" s="76"/>
-[...2 lines deleted...]
-      <c r="A49" s="12" t="s">
+      <c r="B49" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C49" s="74" t="s">
         <v>89</v>
       </c>
-      <c r="B49" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="74" t="s">
+      <c r="D49" s="76"/>
+    </row>
+    <row r="50" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="12" t="s">
         <v>90</v>
       </c>
-      <c r="D49" s="76"/>
-[...2 lines deleted...]
-      <c r="A50" s="12" t="s">
+      <c r="B50" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="74" t="s">
         <v>91</v>
       </c>
-      <c r="B50" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="74" t="s">
+      <c r="D50" s="76"/>
+    </row>
+    <row r="51" spans="1:4" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="12" t="s">
         <v>92</v>
       </c>
-      <c r="D50" s="13"/>
-[...2 lines deleted...]
-      <c r="A51" s="12" t="s">
+      <c r="B51" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C51" s="74" t="s">
         <v>93</v>
       </c>
-      <c r="B51" s="11" t="s">
+      <c r="D51" s="13"/>
+    </row>
+    <row r="52" spans="1:4" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="12" t="s">
         <v>94</v>
       </c>
-      <c r="C51" s="74" t="s">
+      <c r="B52" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="D51" s="13"/>
-[...2 lines deleted...]
-      <c r="A52" s="12" t="s">
+      <c r="C52" s="74" t="s">
         <v>96</v>
       </c>
-      <c r="B52" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="74" t="s">
+      <c r="D52" s="13"/>
+    </row>
+    <row r="53" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="12" t="s">
         <v>97</v>
       </c>
-      <c r="D52" s="13"/>
-[...2 lines deleted...]
-      <c r="A53" s="12" t="s">
+      <c r="B53" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C53" s="74" t="s">
         <v>98</v>
       </c>
-      <c r="B53" s="11" t="s">
+      <c r="D53" s="13"/>
+    </row>
+    <row r="54" spans="1:4" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="12" t="s">
         <v>99</v>
       </c>
-      <c r="C53" s="74" t="s">
+      <c r="B54" s="11" t="s">
         <v>100</v>
       </c>
-      <c r="D53" s="13"/>
-[...2 lines deleted...]
-      <c r="A54" s="12" t="s">
+      <c r="C54" s="74" t="s">
         <v>101</v>
       </c>
-      <c r="B54" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="77"/>
       <c r="D54" s="13"/>
     </row>
-    <row r="55" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="12" t="s">
         <v>102</v>
       </c>
       <c r="B55" s="11" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C55" s="77"/>
       <c r="D55" s="13"/>
     </row>
-    <row r="56" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="56" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="12" t="s">
         <v>103</v>
       </c>
       <c r="B56" s="11" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-    <row r="57" spans="1:4" ht="81" customHeight="1" x14ac:dyDescent="0.35">
+        <v>69</v>
+      </c>
+      <c r="C56" s="77"/>
+      <c r="D56" s="13"/>
+    </row>
+    <row r="57" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A57" s="12" t="s">
         <v>104</v>
       </c>
       <c r="B57" s="11" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-    <row r="58" spans="1:4" s="1" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.35">
+        <v>13</v>
+      </c>
+      <c r="C57" s="78"/>
+      <c r="D57" s="79"/>
+    </row>
+    <row r="58" spans="1:4" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="12" t="s">
         <v>105</v>
       </c>
       <c r="B58" s="11" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C58" s="66"/>
       <c r="D58" s="13"/>
     </row>
-    <row r="59" spans="1:4" s="1" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:4" s="1" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="12" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="11" t="s">
-        <v>107</v>
+        <v>31</v>
       </c>
       <c r="C59" s="66"/>
       <c r="D59" s="13"/>
     </row>
-    <row r="60" spans="1:4" s="1" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A60" s="53" t="s">
+    <row r="60" spans="1:4" s="1" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="B60" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B60" s="54" t="s">
-[...7 lines deleted...]
-    <row r="61" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C60" s="66"/>
+      <c r="D60" s="13"/>
+    </row>
+    <row r="61" spans="1:4" s="1" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="53" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="54" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C61" s="81"/>
+        <v>47</v>
+      </c>
+      <c r="C61" s="80" t="e" vm="2">
+        <v>#VALUE!</v>
+      </c>
       <c r="D61" s="56"/>
     </row>
-    <row r="62" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A62" s="82" t="s">
+    <row r="62" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="53" t="s">
         <v>110</v>
       </c>
-      <c r="B62" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="83" t="s">
+      <c r="B62" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="C62" s="81"/>
+      <c r="D62" s="56"/>
+    </row>
+    <row r="63" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="82" t="s">
         <v>111</v>
       </c>
-      <c r="D62" s="84"/>
-[...2 lines deleted...]
-      <c r="A63" s="61" t="s">
+      <c r="B63" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C63" s="83" t="s">
         <v>112</v>
       </c>
-      <c r="B63" s="62" t="s">
-[...6 lines deleted...]
-      <c r="A64" s="12" t="s">
+      <c r="D63" s="84"/>
+    </row>
+    <row r="64" spans="1:4" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="61" t="s">
         <v>113</v>
       </c>
-      <c r="B64" s="11" t="s">
+      <c r="B64" s="62" t="s">
+        <v>39</v>
+      </c>
+      <c r="C64" s="63"/>
+      <c r="D64" s="64"/>
+    </row>
+    <row r="65" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="12" t="s">
         <v>114</v>
       </c>
-      <c r="C64" s="66"/>
-[...3 lines deleted...]
-      <c r="A65" s="12" t="s">
+      <c r="B65" s="11" t="s">
         <v>115</v>
       </c>
-      <c r="B65" s="11" t="s">
+      <c r="C65" s="66"/>
+      <c r="D65" s="13"/>
+    </row>
+    <row r="66" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="12" t="s">
         <v>116</v>
       </c>
-      <c r="C65" s="45" t="s">
+      <c r="B66" s="11" t="s">
         <v>117</v>
       </c>
-      <c r="D65" s="13"/>
-[...2 lines deleted...]
-      <c r="A66" s="12" t="s">
+      <c r="C66" s="45" t="s">
         <v>118</v>
       </c>
-      <c r="B66" s="11" t="s">
+      <c r="D66" s="13"/>
+    </row>
+    <row r="67" spans="1:4" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="12" t="s">
         <v>119</v>
       </c>
-      <c r="C66" s="66"/>
-[...3 lines deleted...]
-      <c r="A67" s="12" t="s">
+      <c r="B67" s="11" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C67" s="66"/>
       <c r="D67" s="13"/>
     </row>
-    <row r="68" spans="1:4" ht="93" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:4" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="B68" s="11" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C68" s="66"/>
       <c r="D68" s="13"/>
     </row>
-    <row r="69" spans="1:4" ht="94.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:4" ht="93" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="12" t="s">
         <v>123</v>
       </c>
       <c r="B69" s="11" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C69" s="66"/>
       <c r="D69" s="13"/>
     </row>
-    <row r="70" spans="1:4" ht="91.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:4" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="12" t="s">
         <v>124</v>
       </c>
       <c r="B70" s="11" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="C70" s="66"/>
       <c r="D70" s="13"/>
     </row>
-    <row r="71" spans="1:4" ht="98.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:4" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="12" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C71" s="66"/>
       <c r="D71" s="13"/>
     </row>
-    <row r="72" spans="1:4" ht="69.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:4" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="12" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B72" s="11" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="C72" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" s="66"/>
+      <c r="D72" s="13"/>
+    </row>
+    <row r="73" spans="1:4" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="12" t="s">
         <v>126</v>
       </c>
-      <c r="D72" s="75" t="s">
+      <c r="B73" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C73" s="45" t="s">
         <v>127</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="12" t="s">
+      <c r="D73" s="75" t="s">
         <v>128</v>
       </c>
-      <c r="B73" s="11" t="s">
-[...7 lines deleted...]
-    <row r="74" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="74" spans="1:4" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="12" t="s">
         <v>129</v>
       </c>
       <c r="B74" s="11" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-    <row r="75" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>36</v>
+      </c>
+      <c r="C74" s="45" t="s">
+        <v>127</v>
+      </c>
+      <c r="D74" s="75"/>
+    </row>
+    <row r="75" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="12" t="s">
         <v>130</v>
       </c>
       <c r="B75" s="11" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="C75" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="C75" s="66"/>
+      <c r="D75" s="13"/>
+    </row>
+    <row r="76" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="12" t="s">
         <v>131</v>
       </c>
-      <c r="D75" s="75"/>
-[...2 lines deleted...]
-      <c r="A76" s="12" t="s">
+      <c r="B76" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C76" s="45" t="s">
         <v>132</v>
       </c>
-      <c r="B76" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C76" s="45" t="s">
+      <c r="D76" s="75"/>
+    </row>
+    <row r="77" spans="1:4" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="12" t="s">
         <v>133</v>
       </c>
-      <c r="D76" s="75" t="s">
+      <c r="B77" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C77" s="45" t="s">
         <v>134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="14" t="s">
+      <c r="D77" s="75" t="s">
         <v>135</v>
       </c>
-      <c r="B77" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C77" s="85" t="s">
+    </row>
+    <row r="78" spans="1:4" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="14" t="s">
         <v>136</v>
       </c>
-      <c r="D77" s="60"/>
-[...8 lines deleted...]
-      <c r="A80" s="89" t="s">
+      <c r="B78" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" s="85" t="s">
         <v>137</v>
       </c>
-      <c r="B80" s="89"/>
-[...6 lines deleted...]
-      <c r="A82" s="16" t="s">
+      <c r="D78" s="60"/>
+    </row>
+    <row r="80" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="9"/>
+      <c r="B80" s="10"/>
+      <c r="C80" s="8"/>
+      <c r="D80" s="3"/>
+    </row>
+    <row r="81" spans="1:4" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="89" t="s">
         <v>138</v>
       </c>
-      <c r="B82" s="17" t="s">
-[...6 lines deleted...]
-      <c r="A83" s="12" t="s">
+      <c r="B81" s="89"/>
+      <c r="C81" s="89"/>
+    </row>
+    <row r="82" spans="1:4" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B82" s="2"/>
+    </row>
+    <row r="83" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="B83" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C83" s="19"/>
+      <c r="B83" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="C83" s="18"/>
       <c r="D83" s="3"/>
     </row>
-    <row r="84" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:4" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B84" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C84" s="19"/>
+      <c r="D84" s="3"/>
+    </row>
+    <row r="85" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="C84" s="20"/>
-[...3 lines deleted...]
-      <c r="A85" s="12" t="s">
+      <c r="B85" s="11" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C85" s="20"/>
       <c r="D85" s="3"/>
     </row>
-    <row r="86" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B86" s="11" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="C86" s="20"/>
       <c r="D86" s="3"/>
     </row>
-    <row r="87" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="12" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B87" s="11" t="s">
-        <v>59</v>
-[...4 lines deleted...]
-    <row r="88" spans="1:4" ht="86.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>13</v>
+      </c>
+      <c r="C87" s="20"/>
+      <c r="D87" s="3"/>
+    </row>
+    <row r="88" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B88" s="11" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="C88" s="19"/>
-      <c r="D88" s="3"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:4" ht="84.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D88" s="4"/>
+    </row>
+    <row r="89" spans="1:4" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="12" t="s">
         <v>146</v>
       </c>
       <c r="B89" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C89" s="19"/>
-      <c r="D89" s="4"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D89" s="3"/>
+    </row>
+    <row r="90" spans="1:4" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="12" t="s">
         <v>147</v>
       </c>
       <c r="B90" s="11" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="C90" s="19"/>
       <c r="D90" s="4"/>
     </row>
-    <row r="91" spans="1:4" ht="93" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="12" t="s">
         <v>148</v>
       </c>
       <c r="B91" s="11" t="s">
-        <v>149</v>
+        <v>47</v>
       </c>
       <c r="C91" s="19"/>
       <c r="D91" s="4"/>
     </row>
-    <row r="92" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:4" ht="93" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="B92" s="11" t="s">
         <v>150</v>
       </c>
-      <c r="B92" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C92" s="29" t="s">
+      <c r="C92" s="19"/>
+      <c r="D92" s="4"/>
+    </row>
+    <row r="93" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="12" t="s">
         <v>151</v>
       </c>
-      <c r="D92" s="4"/>
-[...2 lines deleted...]
-      <c r="A93" s="12" t="s">
+      <c r="B93" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="C93" s="29" t="s">
         <v>152</v>
       </c>
-      <c r="B93" s="11" t="s">
+      <c r="D93" s="4"/>
+    </row>
+    <row r="94" spans="1:4" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="12" t="s">
         <v>153</v>
       </c>
-      <c r="C93" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A94" s="12" t="s">
+      <c r="B94" s="11" t="s">
         <v>154</v>
       </c>
-      <c r="B94" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C94" s="20"/>
+      <c r="C94" s="29" t="s">
+        <v>152</v>
+      </c>
       <c r="D94" s="4"/>
     </row>
-    <row r="95" spans="1:4" ht="71.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:4" ht="93" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="12" t="s">
         <v>155</v>
       </c>
       <c r="B95" s="11" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="C95" s="20"/>
       <c r="D95" s="4"/>
     </row>
-    <row r="96" spans="1:4" ht="88.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:4" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="12" t="s">
         <v>156</v>
       </c>
       <c r="B96" s="11" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="C96" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C96" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="D96" s="4"/>
+    </row>
+    <row r="97" spans="1:4" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="12" t="s">
         <v>157</v>
       </c>
-      <c r="D96" s="4"/>
-[...2 lines deleted...]
-      <c r="A97" s="12" t="s">
+      <c r="B97" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="C97" s="21" t="s">
         <v>158</v>
       </c>
-      <c r="B97" s="11" t="s">
+      <c r="D97" s="4"/>
+    </row>
+    <row r="98" spans="1:4" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="12" t="s">
         <v>159</v>
       </c>
-      <c r="C97" s="30" t="s">
+      <c r="B98" s="11" t="s">
         <v>160</v>
       </c>
-      <c r="D97" s="4"/>
-[...2 lines deleted...]
-      <c r="A98" s="12" t="s">
+      <c r="C98" s="30" t="s">
         <v>161</v>
       </c>
-      <c r="B98" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D98" s="4"/>
     </row>
-    <row r="99" spans="1:4" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:4" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="12" t="s">
         <v>162</v>
       </c>
       <c r="B99" s="11" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="C99" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="D99" s="4"/>
+    </row>
+    <row r="100" spans="1:4" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="D99" s="4"/>
-[...2 lines deleted...]
-      <c r="A100" s="12" t="s">
+      <c r="B100" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C100" s="29" t="s">
         <v>164</v>
       </c>
-      <c r="B100" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C100" s="19"/>
       <c r="D100" s="4"/>
     </row>
-    <row r="101" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="12" t="s">
         <v>165</v>
       </c>
       <c r="B101" s="11" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="C101" s="19"/>
       <c r="D101" s="4"/>
     </row>
-    <row r="102" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="12" t="s">
         <v>166</v>
       </c>
       <c r="B102" s="11" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="C102" s="19"/>
       <c r="D102" s="4"/>
     </row>
-    <row r="103" spans="1:4" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="12" t="s">
         <v>167</v>
       </c>
       <c r="B103" s="11" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C103" s="19"/>
       <c r="D103" s="4"/>
     </row>
-    <row r="104" spans="1:4" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:4" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="12" t="s">
         <v>168</v>
       </c>
       <c r="B104" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C104" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="D104" s="4"/>
+    </row>
+    <row r="105" spans="1:4" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="12" t="s">
         <v>169</v>
       </c>
-      <c r="C104" s="19"/>
-[...3 lines deleted...]
-      <c r="A105" s="12" t="s">
+      <c r="B105" s="11" t="s">
         <v>170</v>
       </c>
-      <c r="B105" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="13"/>
+      <c r="C105" s="19"/>
       <c r="D105" s="4"/>
     </row>
-    <row r="106" spans="1:4" ht="192.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:4" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="12" t="s">
         <v>171</v>
       </c>
       <c r="B106" s="11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C106" s="13"/>
       <c r="D106" s="4"/>
     </row>
-    <row r="107" spans="1:4" ht="91.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:4" ht="192.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="12" t="s">
         <v>172</v>
       </c>
       <c r="B107" s="11" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="C107" s="13"/>
       <c r="D107" s="4"/>
     </row>
-    <row r="108" spans="1:4" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:4" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="12" t="s">
         <v>173</v>
       </c>
       <c r="B108" s="11" t="s">
-        <v>59</v>
-[...4 lines deleted...]
-    <row r="109" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+        <v>60</v>
+      </c>
+      <c r="C108" s="13"/>
+      <c r="D108" s="4"/>
+    </row>
+    <row r="109" spans="1:4" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="12" t="s">
         <v>174</v>
       </c>
       <c r="B109" s="11" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="C109" s="20"/>
       <c r="D109" s="3"/>
     </row>
-    <row r="110" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="12" t="s">
         <v>175</v>
       </c>
       <c r="B110" s="11" t="s">
-        <v>59</v>
-[...4 lines deleted...]
-    <row r="111" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+        <v>60</v>
+      </c>
+      <c r="C110" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="D110" s="3"/>
+    </row>
+    <row r="111" spans="1:4" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="12" t="s">
         <v>176</v>
       </c>
       <c r="B111" s="11" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="C111" s="13"/>
       <c r="D111" s="4"/>
     </row>
-    <row r="112" spans="1:4" ht="75.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="12" t="s">
         <v>177</v>
       </c>
       <c r="B112" s="11" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="C112" s="29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D112" s="4"/>
     </row>
-    <row r="113" spans="1:4" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:4" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="12" t="s">
         <v>178</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C113" s="29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D113" s="4"/>
     </row>
-    <row r="114" spans="1:4" ht="98.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:4" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="12" t="s">
         <v>179</v>
       </c>
       <c r="B114" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C114" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="D114" s="4"/>
+    </row>
+    <row r="115" spans="1:4" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="12" t="s">
         <v>180</v>
       </c>
-      <c r="C114" s="22"/>
-[...3 lines deleted...]
-      <c r="A115" s="12" t="s">
+      <c r="B115" s="11" t="s">
         <v>181</v>
       </c>
-      <c r="B115" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="19"/>
+      <c r="C115" s="22"/>
       <c r="D115" s="4"/>
     </row>
-    <row r="116" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:4" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="12" t="s">
         <v>182</v>
       </c>
       <c r="B116" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C116" s="19"/>
+      <c r="D116" s="4"/>
+    </row>
+    <row r="117" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="12" t="s">
         <v>183</v>
       </c>
-      <c r="C116" s="19"/>
-      <c r="D116" s="5" t="s">
+      <c r="B117" s="11" t="s">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A117" s="12" t="s">
+      <c r="C117" s="19"/>
+      <c r="D117" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="B117" s="11" t="s">
-[...5 lines deleted...]
-    <row r="118" spans="1:4" ht="84.75" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="118" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="12" t="s">
         <v>186</v>
       </c>
       <c r="B118" s="11" t="s">
-        <v>143</v>
-[...4 lines deleted...]
-    <row r="119" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>13</v>
+      </c>
+      <c r="C118" s="13"/>
+      <c r="D118" s="3"/>
+    </row>
+    <row r="119" spans="1:4" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="12" t="s">
         <v>187</v>
       </c>
       <c r="B119" s="11" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="C119" s="20"/>
+        <v>144</v>
+      </c>
+      <c r="C119" s="23"/>
       <c r="D119" s="4"/>
     </row>
-    <row r="120" spans="1:4" ht="75.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="12" t="s">
         <v>188</v>
       </c>
       <c r="B120" s="11" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="C120" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="C120" s="20"/>
       <c r="D120" s="4"/>
     </row>
-    <row r="121" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:4" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="12" t="s">
         <v>189</v>
       </c>
       <c r="B121" s="11" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C121" s="19"/>
+        <v>60</v>
+      </c>
+      <c r="C121" s="13"/>
       <c r="D121" s="4"/>
     </row>
-    <row r="122" spans="1:4" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="12" t="s">
         <v>190</v>
       </c>
       <c r="B122" s="11" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C122" s="19"/>
       <c r="D122" s="4"/>
     </row>
-    <row r="123" spans="1:4" ht="84.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:4" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="12" t="s">
         <v>191</v>
       </c>
       <c r="B123" s="11" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C123" s="19"/>
+        <v>13</v>
+      </c>
+      <c r="C123" s="29" t="s">
+        <v>152</v>
+      </c>
       <c r="D123" s="4"/>
     </row>
-    <row r="124" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:4" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="12" t="s">
         <v>192</v>
       </c>
       <c r="B124" s="11" t="s">
-        <v>141</v>
+        <v>13</v>
       </c>
       <c r="C124" s="19"/>
-      <c r="D124" s="3"/>
-[...1 lines deleted...]
-    <row r="125" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D124" s="4"/>
+    </row>
+    <row r="125" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="12" t="s">
         <v>193</v>
       </c>
       <c r="B125" s="11" t="s">
-        <v>29</v>
+        <v>142</v>
       </c>
       <c r="C125" s="19"/>
-      <c r="D125" s="4"/>
-[...1 lines deleted...]
-    <row r="126" spans="1:4" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D125" s="3"/>
+    </row>
+    <row r="126" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="12" t="s">
         <v>194</v>
       </c>
       <c r="B126" s="11" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="C126" s="20"/>
+        <v>31</v>
+      </c>
+      <c r="C126" s="19"/>
       <c r="D126" s="4"/>
     </row>
-    <row r="127" spans="1:4" ht="86.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:4" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="12" t="s">
         <v>195</v>
       </c>
-      <c r="B127" s="11"/>
-      <c r="C127" s="19"/>
+      <c r="B127" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C127" s="20"/>
       <c r="D127" s="4"/>
     </row>
-    <row r="128" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:4" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="B128" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="20"/>
+      <c r="B128" s="11"/>
+      <c r="C128" s="19"/>
       <c r="D128" s="4"/>
     </row>
-    <row r="129" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="12" t="s">
         <v>197</v>
       </c>
       <c r="B129" s="11" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="C129" s="19"/>
+        <v>60</v>
+      </c>
+      <c r="C129" s="20"/>
       <c r="D129" s="4"/>
     </row>
-    <row r="130" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="12" t="s">
         <v>198</v>
       </c>
       <c r="B130" s="11" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-    <row r="131" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>62</v>
+      </c>
+      <c r="C130" s="19"/>
+      <c r="D130" s="4"/>
+    </row>
+    <row r="131" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="12" t="s">
         <v>199</v>
       </c>
       <c r="B131" s="11" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="C131" s="19"/>
+        <v>17</v>
+      </c>
+      <c r="C131" s="29" t="s">
+        <v>152</v>
+      </c>
       <c r="D131" s="3"/>
     </row>
-    <row r="132" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="12" t="s">
         <v>200</v>
       </c>
       <c r="B132" s="11" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-    <row r="133" spans="1:4" ht="70.5" customHeight="1" x14ac:dyDescent="0.35">
+        <v>60</v>
+      </c>
+      <c r="C132" s="19"/>
+      <c r="D132" s="3"/>
+    </row>
+    <row r="133" spans="1:4" ht="84" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="12" t="s">
         <v>201</v>
       </c>
       <c r="B133" s="11" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-    <row r="134" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.35">
+        <v>47</v>
+      </c>
+      <c r="C133" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="D133" s="4"/>
+    </row>
+    <row r="134" spans="1:4" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="12" t="s">
         <v>202</v>
       </c>
       <c r="B134" s="11" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C134" s="19"/>
       <c r="D134" s="3"/>
     </row>
-    <row r="135" spans="1:4" ht="90.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="12" t="s">
         <v>203</v>
       </c>
       <c r="B135" s="11" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="C135" s="20"/>
+        <v>60</v>
+      </c>
+      <c r="C135" s="24" t="s">
+        <v>185</v>
+      </c>
       <c r="D135" s="3"/>
     </row>
-    <row r="136" spans="1:4" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:4" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="12" t="s">
         <v>204</v>
       </c>
       <c r="B136" s="11" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="C136" s="19"/>
+        <v>60</v>
+      </c>
+      <c r="C136" s="20"/>
       <c r="D136" s="3"/>
     </row>
-    <row r="137" spans="1:4" ht="70.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:4" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="12" t="s">
         <v>205</v>
       </c>
       <c r="B137" s="11" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="C137" s="19"/>
       <c r="D137" s="3"/>
     </row>
-    <row r="138" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:4" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="12" t="s">
         <v>206</v>
       </c>
       <c r="B138" s="11" t="s">
-        <v>143</v>
+        <v>17</v>
       </c>
       <c r="C138" s="29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D138" s="3"/>
     </row>
-    <row r="139" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:4" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="12" t="s">
         <v>207</v>
       </c>
       <c r="B139" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="C139" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="D139" s="3"/>
+    </row>
+    <row r="140" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="12" t="s">
         <v>208</v>
       </c>
-      <c r="C139" s="19"/>
-[...3 lines deleted...]
-      <c r="A140" s="12" t="s">
+      <c r="B140" s="11" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C140" s="19"/>
       <c r="D140" s="3"/>
     </row>
-    <row r="141" spans="1:4" ht="96" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="12" t="s">
         <v>210</v>
       </c>
       <c r="B141" s="11" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="C141" s="20"/>
+        <v>13</v>
+      </c>
+      <c r="C141" s="19"/>
       <c r="D141" s="3"/>
     </row>
-    <row r="142" spans="1:4" ht="109.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A142" s="14" t="s">
+    <row r="142" spans="1:4" ht="96" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="12" t="s">
         <v>211</v>
       </c>
-      <c r="B142" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C142" s="25"/>
+      <c r="B142" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C142" s="20"/>
       <c r="D142" s="3"/>
     </row>
-    <row r="143" spans="1:4" ht="50.15" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="A144" s="86" t="s">
+    <row r="143" spans="1:4" ht="109.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="14" t="s">
         <v>212</v>
       </c>
-      <c r="B144" s="86"/>
-[...10 lines deleted...]
-      <c r="A146" s="33" t="s">
+      <c r="B143" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="C143" s="25"/>
+      <c r="D143" s="3"/>
+    </row>
+    <row r="144" spans="1:4" ht="50.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" spans="1:4" s="7" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="86" t="s">
         <v>213</v>
       </c>
-      <c r="B146" s="34" t="s">
-[...2 lines deleted...]
-      <c r="C146" s="35"/>
+      <c r="B145" s="86"/>
+      <c r="C145" s="86"/>
+      <c r="D145" s="31"/>
+    </row>
+    <row r="146" spans="1:4" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="6"/>
+      <c r="B146" s="6"/>
+      <c r="C146" s="6"/>
       <c r="D146" s="3"/>
     </row>
-    <row r="147" spans="1:4" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="147" spans="1:4" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A147" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B147" s="34" t="s">
-        <v>37</v>
+        <v>144</v>
       </c>
       <c r="C147" s="35"/>
       <c r="D147" s="3"/>
     </row>
-    <row r="148" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="148" spans="1:4" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A148" s="33" t="s">
         <v>215</v>
       </c>
       <c r="B148" s="34" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="C148" s="35"/>
       <c r="D148" s="3"/>
     </row>
-    <row r="149" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="149" spans="1:4" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A149" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B149" s="34" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="C149" s="36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D149" s="3"/>
     </row>
-    <row r="150" spans="1:4" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="150" spans="1:4" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A150" s="33" t="s">
         <v>217</v>
       </c>
-      <c r="B150" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C150" s="35"/>
+      <c r="B150" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="C150" s="36" t="s">
+        <v>152</v>
+      </c>
       <c r="D150" s="3"/>
     </row>
-    <row r="151" spans="1:4" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="151" spans="1:4" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A151" s="33" t="s">
         <v>218</v>
       </c>
-      <c r="B151" s="34" t="s">
-        <v>29</v>
+      <c r="B151" s="37" t="s">
+        <v>144</v>
       </c>
       <c r="C151" s="35"/>
       <c r="D151" s="3"/>
     </row>
-    <row r="152" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="152" spans="1:4" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A152" s="33" t="s">
         <v>219</v>
       </c>
-      <c r="B152" s="37" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B152" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="C152" s="35"/>
       <c r="D152" s="3"/>
     </row>
-    <row r="153" spans="1:4" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="153" spans="1:4" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A153" s="33" t="s">
         <v>220</v>
       </c>
-      <c r="B153" s="34" t="s">
-[...2 lines deleted...]
-      <c r="C153" s="35"/>
+      <c r="B153" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C153" s="36" t="s">
+        <v>152</v>
+      </c>
       <c r="D153" s="3"/>
     </row>
-    <row r="154" spans="1:4" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="154" spans="1:4" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A154" s="33" t="s">
         <v>221</v>
       </c>
       <c r="B154" s="34" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C154" s="35"/>
       <c r="D154" s="3"/>
     </row>
-    <row r="155" spans="1:4" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="155" spans="1:4" ht="91.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A155" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B155" s="34" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C155" s="35"/>
       <c r="D155" s="3"/>
     </row>
-    <row r="156" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="156" spans="1:4" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A156" s="33" t="s">
         <v>223</v>
       </c>
-      <c r="B156" s="37" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B156" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="C156" s="35"/>
       <c r="D156" s="3"/>
     </row>
-    <row r="157" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="157" spans="1:4" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A157" s="33" t="s">
         <v>224</v>
       </c>
-      <c r="B157" s="34" t="s">
-        <v>37</v>
+      <c r="B157" s="37" t="s">
+        <v>13</v>
       </c>
       <c r="C157" s="36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D157" s="3"/>
     </row>
-    <row r="158" spans="1:4" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="158" spans="1:4" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A158" s="33" t="s">
         <v>225</v>
       </c>
       <c r="B158" s="34" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="C158" s="35"/>
+        <v>39</v>
+      </c>
+      <c r="C158" s="36" t="s">
+        <v>152</v>
+      </c>
       <c r="D158" s="3"/>
     </row>
-    <row r="159" spans="1:4" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="159" spans="1:4" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A159" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B159" s="34" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="C159" s="35"/>
       <c r="D159" s="3"/>
     </row>
-    <row r="160" spans="1:4" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="160" spans="1:4" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A160" s="33" t="s">
         <v>227</v>
       </c>
-      <c r="B160" s="38" t="s">
-[...2 lines deleted...]
-      <c r="C160" s="39"/>
+      <c r="B160" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="C160" s="35"/>
       <c r="D160" s="3"/>
     </row>
-    <row r="161" spans="1:4" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A161" s="40" t="s">
+    <row r="161" spans="1:4" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="33" t="s">
         <v>228</v>
       </c>
-      <c r="B161" s="41" t="s">
-[...2 lines deleted...]
-      <c r="C161" s="42"/>
+      <c r="B161" s="38" t="s">
+        <v>122</v>
+      </c>
+      <c r="C161" s="39"/>
       <c r="D161" s="3"/>
     </row>
-    <row r="162" spans="1:4" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="162" spans="1:4" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A162" s="40" t="s">
         <v>229</v>
       </c>
       <c r="B162" s="41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C162" s="42"/>
       <c r="D162" s="3"/>
     </row>
-    <row r="163" spans="1:4" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="163" spans="1:4" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A163" s="40" t="s">
         <v>230</v>
       </c>
       <c r="B163" s="41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C163" s="42"/>
       <c r="D163" s="3"/>
     </row>
-    <row r="164" spans="1:4" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A164" s="33" t="s">
+    <row r="164" spans="1:4" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="40" t="s">
         <v>231</v>
       </c>
-      <c r="B164" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C164" s="35"/>
+      <c r="B164" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="C164" s="42"/>
       <c r="D164" s="3"/>
     </row>
-    <row r="165" spans="1:4" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="165" spans="1:4" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A165" s="33" t="s">
         <v>232</v>
       </c>
-      <c r="B165" s="38" t="s">
-        <v>29</v>
+      <c r="B165" s="37" t="s">
+        <v>13</v>
       </c>
       <c r="C165" s="35"/>
       <c r="D165" s="3"/>
     </row>
-    <row r="166" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="166" spans="1:4" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A166" s="33" t="s">
         <v>233</v>
       </c>
-      <c r="B166" s="34" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B166" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="C166" s="35"/>
       <c r="D166" s="3"/>
     </row>
-    <row r="167" spans="1:4" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="167" spans="1:4" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A167" s="33" t="s">
         <v>234</v>
       </c>
       <c r="B167" s="34" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="C167" s="35"/>
+        <v>39</v>
+      </c>
+      <c r="C167" s="36" t="s">
+        <v>152</v>
+      </c>
       <c r="D167" s="3"/>
     </row>
-    <row r="168" spans="1:4" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="168" spans="1:4" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A168" s="33" t="s">
         <v>235</v>
       </c>
-      <c r="B168" s="37" t="s">
-        <v>11</v>
+      <c r="B168" s="34" t="s">
+        <v>142</v>
       </c>
       <c r="C168" s="35"/>
       <c r="D168" s="3"/>
     </row>
-    <row r="169" spans="1:4" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="169" spans="1:4" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A169" s="33" t="s">
         <v>236</v>
       </c>
-      <c r="B169" s="34" t="s">
-        <v>29</v>
+      <c r="B169" s="37" t="s">
+        <v>13</v>
       </c>
       <c r="C169" s="35"/>
       <c r="D169" s="3"/>
     </row>
-    <row r="170" spans="1:4" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="170" spans="1:4" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A170" s="33" t="s">
         <v>237</v>
       </c>
       <c r="B170" s="34" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="C170" s="35"/>
       <c r="D170" s="3"/>
     </row>
-    <row r="171" spans="1:4" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="171" spans="1:4" ht="77.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A171" s="33" t="s">
         <v>238</v>
       </c>
       <c r="B171" s="34" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="C171" s="35"/>
       <c r="D171" s="3"/>
     </row>
-    <row r="172" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="172" spans="1:4" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A172" s="33" t="s">
         <v>239</v>
       </c>
       <c r="B172" s="34" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C172" s="36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D172" s="3"/>
     </row>
-    <row r="173" spans="1:4" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A173" s="40" t="s">
+    <row r="173" spans="1:4" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="33" t="s">
         <v>240</v>
       </c>
-      <c r="B173" s="41" t="s">
+      <c r="B173" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="C173" s="36" t="s">
+        <v>152</v>
+      </c>
+      <c r="D173" s="3"/>
+    </row>
+    <row r="174" spans="1:4" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="40" t="s">
         <v>241</v>
       </c>
-      <c r="C173" s="42"/>
-[...3 lines deleted...]
-      <c r="A174" s="33" t="s">
+      <c r="B174" s="41" t="s">
         <v>242</v>
       </c>
-      <c r="B174" s="34" t="s">
-[...2 lines deleted...]
-      <c r="C174" s="35"/>
+      <c r="C174" s="42"/>
       <c r="D174" s="3"/>
     </row>
-    <row r="175" spans="1:4" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="175" spans="1:4" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A175" s="33" t="s">
         <v>243</v>
       </c>
       <c r="B175" s="34" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="C175" s="35"/>
       <c r="D175" s="3"/>
     </row>
-    <row r="176" spans="1:4" ht="75.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="176" spans="1:4" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A176" s="33" t="s">
         <v>244</v>
       </c>
       <c r="B176" s="34" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="C176" s="35"/>
+        <v>31</v>
+      </c>
+      <c r="C176" s="36" t="s">
+        <v>152</v>
+      </c>
       <c r="D176" s="3"/>
     </row>
-    <row r="177" spans="1:4" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="177" spans="1:4" ht="75.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A177" s="33" t="s">
         <v>245</v>
       </c>
       <c r="B177" s="34" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C177" s="43"/>
+        <v>31</v>
+      </c>
+      <c r="C177" s="35"/>
       <c r="D177" s="3"/>
     </row>
-    <row r="178" spans="1:4" s="7" customFormat="1" ht="92.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="178" spans="1:4" ht="74.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A178" s="33" t="s">
         <v>246</v>
       </c>
       <c r="B178" s="34" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C178" s="43"/>
       <c r="D178" s="3"/>
     </row>
-    <row r="179" spans="1:4" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="179" spans="1:4" s="7" customFormat="1" ht="92.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A179" s="33" t="s">
         <v>247</v>
       </c>
       <c r="B179" s="34" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="C179" s="43"/>
       <c r="D179" s="3"/>
     </row>
-    <row r="180" spans="1:4" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="180" spans="1:4" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A180" s="33" t="s">
         <v>248</v>
       </c>
       <c r="B180" s="34" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C180" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="C180" s="36" t="s">
+        <v>152</v>
+      </c>
+      <c r="D180" s="3"/>
+    </row>
+    <row r="181" spans="1:4" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="33" t="s">
         <v>249</v>
       </c>
-      <c r="D180" s="3"/>
+      <c r="B181" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="C181" s="32" t="s">
+        <v>250</v>
+      </c>
+      <c r="D181" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A144:C144"/>
+    <mergeCell ref="A145:C145"/>
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="A80:C80"/>
-    <mergeCell ref="B8:B11"/>
+    <mergeCell ref="A81:C81"/>
+    <mergeCell ref="B9:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="37" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 UNCLASSIFIED</oddFooter>
+    <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000[IN-CONFIDENCE]</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1080" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1905000</xdr:colOff>
-                <xdr:row>11</xdr:row>
-                <xdr:rowOff>127000</xdr:rowOff>
+                <xdr:row>12</xdr:row>
+                <xdr:rowOff>123825</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>3638550</xdr:colOff>
-                <xdr:row>11</xdr:row>
+                <xdr:row>12</xdr:row>
                 <xdr:rowOff>742950</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1080" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1081" r:id="rId6">
           <objectPr defaultSize="0" autoPict="0" r:id="rId7">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2324100</xdr:colOff>
-                <xdr:row>19</xdr:row>
-                <xdr:rowOff>184150</xdr:rowOff>
+                <xdr:row>20</xdr:row>
+                <xdr:rowOff>180975</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2794000</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>527050</xdr:rowOff>
+                <xdr:colOff>2790825</xdr:colOff>
+                <xdr:row>20</xdr:row>
+                <xdr:rowOff>523875</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1081" r:id="rId6"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1082" r:id="rId8">
           <objectPr defaultSize="0" autoPict="0" r:id="rId9">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2076450</xdr:colOff>
-                <xdr:row>21</xdr:row>
+                <xdr:row>22</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>3295650</xdr:colOff>
-                <xdr:row>21</xdr:row>
+                <xdr:row>22</xdr:row>
                 <xdr:rowOff>685800</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1082" r:id="rId8"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1083" r:id="rId10">
           <objectPr defaultSize="0" autoPict="0" r:id="rId11">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2305050</xdr:colOff>
-                <xdr:row>22</xdr:row>
+                <xdr:row>23</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>3136900</xdr:colOff>
-                <xdr:row>22</xdr:row>
+                <xdr:colOff>3133725</xdr:colOff>
+                <xdr:row>23</xdr:row>
                 <xdr:rowOff>647700</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1083" r:id="rId10"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1084" r:id="rId12">
           <objectPr defaultSize="0" r:id="rId13">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2527300</xdr:colOff>
-                <xdr:row>33</xdr:row>
+                <xdr:colOff>2524125</xdr:colOff>
+                <xdr:row>34</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2908300</xdr:colOff>
-                <xdr:row>33</xdr:row>
+                <xdr:colOff>2905125</xdr:colOff>
+                <xdr:row>34</xdr:row>
                 <xdr:rowOff>438150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1084" r:id="rId12"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1085" r:id="rId14">
           <objectPr defaultSize="0" r:id="rId15">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
                 <xdr:colOff>1066800</xdr:colOff>
-                <xdr:row>33</xdr:row>
+                <xdr:row>34</xdr:row>
                 <xdr:rowOff>133350</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>3</xdr:col>
                 <xdr:colOff>1562100</xdr:colOff>
-                <xdr:row>33</xdr:row>
+                <xdr:row>34</xdr:row>
                 <xdr:rowOff>495300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1085" r:id="rId14"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1086" r:id="rId16">
           <objectPr defaultSize="0" autoPict="0" r:id="rId17">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>774700</xdr:colOff>
-                <xdr:row>116</xdr:row>
+                <xdr:colOff>771525</xdr:colOff>
+                <xdr:row>117</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1955800</xdr:colOff>
-                <xdr:row>116</xdr:row>
+                <xdr:colOff>1952625</xdr:colOff>
+                <xdr:row>117</xdr:row>
                 <xdr:rowOff>571500</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1086" r:id="rId16"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1087" r:id="rId18">
           <objectPr defaultSize="0" autoPict="0" r:id="rId19">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>800100</xdr:colOff>
-                <xdr:row>119</xdr:row>
+                <xdr:row>120</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1765300</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>603250</xdr:rowOff>
+                <xdr:colOff>1762125</xdr:colOff>
+                <xdr:row>120</xdr:row>
+                <xdr:rowOff>600075</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1087" r:id="rId18"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1088" r:id="rId20">
           <objectPr defaultSize="0" autoPict="0" r:id="rId21">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
-                <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>88900</xdr:rowOff>
+                <xdr:col>3</xdr:col>
+                <xdr:colOff>447675</xdr:colOff>
+                <xdr:row>46</xdr:row>
+                <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>1257300</xdr:rowOff>
+                <xdr:col>3</xdr:col>
+                <xdr:colOff>3124200</xdr:colOff>
+                <xdr:row>46</xdr:row>
+                <xdr:rowOff>1228725</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1088" r:id="rId20"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1089" r:id="rId22">
           <objectPr defaultSize="0" autoPict="0" r:id="rId23">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2032000</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>31750</xdr:rowOff>
+                <xdr:colOff>2028825</xdr:colOff>
+                <xdr:row>57</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>3270250</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>1022350</xdr:rowOff>
+                <xdr:colOff>3267075</xdr:colOff>
+                <xdr:row>57</xdr:row>
+                <xdr:rowOff>1019175</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1089" r:id="rId22"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1090" r:id="rId24">
           <objectPr defaultSize="0" autoPict="0" r:id="rId23">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2000250</xdr:colOff>
-                <xdr:row>57</xdr:row>
+                <xdr:row>58</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>3257550</xdr:colOff>
-                <xdr:row>57</xdr:row>
-                <xdr:rowOff>1041400</xdr:rowOff>
+                <xdr:row>58</xdr:row>
+                <xdr:rowOff>1038225</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1090" r:id="rId24"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1091" r:id="rId25">
           <objectPr defaultSize="0" autoPict="0" r:id="rId9">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2324100</xdr:colOff>
-                <xdr:row>62</xdr:row>
-                <xdr:rowOff>146050</xdr:rowOff>
+                <xdr:row>63</xdr:row>
+                <xdr:rowOff>142875</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2971800</xdr:colOff>
-                <xdr:row>62</xdr:row>
-                <xdr:rowOff>469900</xdr:rowOff>
+                <xdr:row>63</xdr:row>
+                <xdr:rowOff>466725</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1091" r:id="rId25"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1092" r:id="rId26">
           <objectPr defaultSize="0" autoPict="0" r:id="rId11">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2324100</xdr:colOff>
-                <xdr:row>62</xdr:row>
+                <xdr:row>63</xdr:row>
                 <xdr:rowOff>457200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2717800</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>698500</xdr:rowOff>
+                <xdr:colOff>2714625</xdr:colOff>
+                <xdr:row>63</xdr:row>
+                <xdr:rowOff>695325</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1092" r:id="rId26"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1093" r:id="rId27">
           <objectPr defaultSize="0" autoPict="0" r:id="rId28">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2108200</xdr:colOff>
-                <xdr:row>63</xdr:row>
+                <xdr:colOff>2105025</xdr:colOff>
+                <xdr:row>64</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>3346450</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>908050</xdr:rowOff>
+                <xdr:colOff>3343275</xdr:colOff>
+                <xdr:row>64</xdr:row>
+                <xdr:rowOff>904875</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1093" r:id="rId27"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1094" r:id="rId29">
           <objectPr defaultSize="0" autoPict="0" r:id="rId30">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2146300</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>31750</xdr:rowOff>
+                <xdr:colOff>2143125</xdr:colOff>
+                <xdr:row>66</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>3289300</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>889000</xdr:rowOff>
+                <xdr:colOff>3286125</xdr:colOff>
+                <xdr:row>66</xdr:row>
+                <xdr:rowOff>885825</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1094" r:id="rId29"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1095" r:id="rId31">
           <objectPr defaultSize="0" autoPict="0" r:id="rId32">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>831850</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>88900</xdr:rowOff>
+                <xdr:colOff>828675</xdr:colOff>
+                <xdr:row>57</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>1898650</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>546100</xdr:rowOff>
+                <xdr:colOff>1895475</xdr:colOff>
+                <xdr:row>57</xdr:row>
+                <xdr:rowOff>542925</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1095" r:id="rId31"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1096" r:id="rId33">
           <objectPr defaultSize="0" autoPict="0" r:id="rId34">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2432050</xdr:colOff>
-                <xdr:row>67</xdr:row>
+                <xdr:colOff>2428875</xdr:colOff>
+                <xdr:row>68</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2971800</xdr:colOff>
-                <xdr:row>67</xdr:row>
+                <xdr:row>68</xdr:row>
                 <xdr:rowOff>819150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1096" r:id="rId33"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1097" r:id="rId35">
           <objectPr defaultSize="0" autoPict="0" r:id="rId36">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2381250</xdr:colOff>
-                <xdr:row>67</xdr:row>
+                <xdr:row>68</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2952750</xdr:colOff>
-                <xdr:row>67</xdr:row>
+                <xdr:row>68</xdr:row>
                 <xdr:rowOff>419100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1097" r:id="rId35"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1098" r:id="rId37">
           <objectPr defaultSize="0" autoPict="0" r:id="rId36">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2381250</xdr:colOff>
-                <xdr:row>66</xdr:row>
-                <xdr:rowOff>222250</xdr:rowOff>
+                <xdr:row>67</xdr:row>
+                <xdr:rowOff>219075</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2952750</xdr:colOff>
-                <xdr:row>66</xdr:row>
+                <xdr:row>67</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1098" r:id="rId37"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1099" r:id="rId38">
           <objectPr defaultSize="0" autoPict="0" r:id="rId34">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2400300</xdr:colOff>
-                <xdr:row>68</xdr:row>
+                <xdr:row>69</xdr:row>
                 <xdr:rowOff>495300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2946400</xdr:colOff>
-                <xdr:row>68</xdr:row>
+                <xdr:colOff>2943225</xdr:colOff>
+                <xdr:row>69</xdr:row>
                 <xdr:rowOff>800100</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1099" r:id="rId38"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1100" r:id="rId39">
           <objectPr defaultSize="0" autoPict="0" r:id="rId36">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2381250</xdr:colOff>
-                <xdr:row>68</xdr:row>
-                <xdr:rowOff>107950</xdr:rowOff>
+                <xdr:row>69</xdr:row>
+                <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2952750</xdr:colOff>
-                <xdr:row>68</xdr:row>
-                <xdr:rowOff>412750</xdr:rowOff>
+                <xdr:row>69</xdr:row>
+                <xdr:rowOff>409575</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1100" r:id="rId39"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1101" r:id="rId40">
           <objectPr defaultSize="0" autoPict="0" r:id="rId34">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2393950</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>546100</xdr:rowOff>
+                <xdr:colOff>2390775</xdr:colOff>
+                <xdr:row>70</xdr:row>
+                <xdr:rowOff>542925</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2933700</xdr:colOff>
-                <xdr:row>69</xdr:row>
-                <xdr:rowOff>831850</xdr:rowOff>
+                <xdr:row>70</xdr:row>
+                <xdr:rowOff>828675</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1101" r:id="rId40"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1102" r:id="rId41">
           <objectPr defaultSize="0" autoPict="0" r:id="rId36">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2381250</xdr:colOff>
-                <xdr:row>69</xdr:row>
+                <xdr:row>70</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2952750</xdr:colOff>
-                <xdr:row>69</xdr:row>
-                <xdr:rowOff>431800</xdr:rowOff>
+                <xdr:row>70</xdr:row>
+                <xdr:rowOff>428625</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1102" r:id="rId41"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1103" r:id="rId42">
           <objectPr defaultSize="0" autoPict="0" r:id="rId34">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2419350</xdr:colOff>
-                <xdr:row>70</xdr:row>
+                <xdr:row>71</xdr:row>
                 <xdr:rowOff>552450</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2965450</xdr:colOff>
-                <xdr:row>70</xdr:row>
+                <xdr:colOff>2962275</xdr:colOff>
+                <xdr:row>71</xdr:row>
                 <xdr:rowOff>838200</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1103" r:id="rId42"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1104" r:id="rId43">
           <objectPr defaultSize="0" autoPict="0" r:id="rId36">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2381250</xdr:colOff>
-                <xdr:row>70</xdr:row>
-                <xdr:rowOff>127000</xdr:rowOff>
+                <xdr:row>71</xdr:row>
+                <xdr:rowOff>123825</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2952750</xdr:colOff>
-                <xdr:row>70</xdr:row>
+                <xdr:row>71</xdr:row>
                 <xdr:rowOff>438150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1104" r:id="rId43"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1105" r:id="rId44">
           <objectPr defaultSize="0" autoPict="0" r:id="rId45">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
                 <xdr:colOff>704850</xdr:colOff>
-                <xdr:row>13</xdr:row>
+                <xdr:row>14</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>3</xdr:col>
                 <xdr:colOff>1200150</xdr:colOff>
-                <xdr:row>13</xdr:row>
+                <xdr:row>14</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1105" r:id="rId44"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1106" r:id="rId46">
           <objectPr defaultSize="0" autoPict="0" r:id="rId47">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
                 <xdr:colOff>1333500</xdr:colOff>
-                <xdr:row>13</xdr:row>
+                <xdr:row>14</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>1860550</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>546100</xdr:rowOff>
+                <xdr:colOff>1857375</xdr:colOff>
+                <xdr:row>14</xdr:row>
+                <xdr:rowOff>542925</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1106" r:id="rId46"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1107" r:id="rId48">
           <objectPr defaultSize="0" autoPict="0" r:id="rId49">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>81</xdr:row>
+                <xdr:row>82</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1581150</xdr:colOff>
-                <xdr:row>81</xdr:row>
+                <xdr:row>82</xdr:row>
                 <xdr:rowOff>628650</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1107" r:id="rId48"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1108" r:id="rId50">
           <objectPr defaultSize="0" autoPict="0" r:id="rId51">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>647700</xdr:colOff>
-                <xdr:row>82</xdr:row>
+                <xdr:row>83</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2095500</xdr:colOff>
-                <xdr:row>82</xdr:row>
+                <xdr:row>83</xdr:row>
                 <xdr:rowOff>552450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1108" r:id="rId50"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1109" r:id="rId52">
           <objectPr defaultSize="0" autoPict="0" r:id="rId53">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>647700</xdr:colOff>
-                <xdr:row>83</xdr:row>
+                <xdr:row>84</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2095500</xdr:colOff>
-                <xdr:row>83</xdr:row>
+                <xdr:row>84</xdr:row>
                 <xdr:rowOff>552450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1109" r:id="rId52"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1110" r:id="rId54">
           <objectPr defaultSize="0" autoPict="0" r:id="rId55">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>990600</xdr:colOff>
-                <xdr:row>84</xdr:row>
-                <xdr:rowOff>50800</xdr:rowOff>
+                <xdr:row>85</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1460500</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>622300</xdr:rowOff>
+                <xdr:colOff>1457325</xdr:colOff>
+                <xdr:row>85</xdr:row>
+                <xdr:rowOff>619125</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1110" r:id="rId54"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1111" r:id="rId56">
           <objectPr defaultSize="0" autoPict="0" r:id="rId55">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1041400</xdr:colOff>
-                <xdr:row>85</xdr:row>
+                <xdr:colOff>1038225</xdr:colOff>
+                <xdr:row>86</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1504950</xdr:colOff>
-                <xdr:row>85</xdr:row>
-                <xdr:rowOff>622300</xdr:rowOff>
+                <xdr:row>86</xdr:row>
+                <xdr:rowOff>619125</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1111" r:id="rId56"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1112" r:id="rId57">
           <objectPr defaultSize="0" autoPict="0" r:id="rId58">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>86</xdr:row>
+                <xdr:row>87</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1562100</xdr:colOff>
-                <xdr:row>86</xdr:row>
+                <xdr:row>87</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1112" r:id="rId57"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1113" r:id="rId59">
           <objectPr defaultSize="0" autoPict="0" r:id="rId60">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1162050</xdr:colOff>
-                <xdr:row>87</xdr:row>
+                <xdr:row>88</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1390650</xdr:colOff>
-                <xdr:row>87</xdr:row>
+                <xdr:row>88</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1113" r:id="rId59"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1114" r:id="rId61">
           <objectPr defaultSize="0" autoPict="0" r:id="rId62">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>831850</xdr:colOff>
-                <xdr:row>88</xdr:row>
+                <xdr:colOff>828675</xdr:colOff>
+                <xdr:row>89</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1841500</xdr:colOff>
-                <xdr:row>88</xdr:row>
+                <xdr:colOff>1838325</xdr:colOff>
+                <xdr:row>89</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1114" r:id="rId61"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1115" r:id="rId63">
           <objectPr defaultSize="0" autoPict="0" r:id="rId64">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>736600</xdr:colOff>
-                <xdr:row>89</xdr:row>
+                <xdr:colOff>733425</xdr:colOff>
+                <xdr:row>90</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1917700</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>584200</xdr:rowOff>
+                <xdr:colOff>1914525</xdr:colOff>
+                <xdr:row>90</xdr:row>
+                <xdr:rowOff>581025</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1115" r:id="rId63"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1116" r:id="rId65">
           <objectPr defaultSize="0" autoPict="0" r:id="rId66">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1041400</xdr:colOff>
-                <xdr:row>90</xdr:row>
+                <xdr:colOff>1038225</xdr:colOff>
+                <xdr:row>91</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1581150</xdr:colOff>
-                <xdr:row>90</xdr:row>
+                <xdr:row>91</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1116" r:id="rId65"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1117" r:id="rId67">
           <objectPr defaultSize="0" autoPict="0" r:id="rId68">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1066800</xdr:colOff>
-                <xdr:row>99</xdr:row>
+                <xdr:row>100</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1638300</xdr:colOff>
-                <xdr:row>99</xdr:row>
-                <xdr:rowOff>584200</xdr:rowOff>
+                <xdr:row>100</xdr:row>
+                <xdr:rowOff>581025</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1117" r:id="rId67"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1118" r:id="rId69">
           <objectPr defaultSize="0" r:id="rId70">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>647700</xdr:colOff>
-                <xdr:row>100</xdr:row>
+                <xdr:row>101</xdr:row>
                 <xdr:rowOff>133350</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1974850</xdr:colOff>
-                <xdr:row>100</xdr:row>
+                <xdr:colOff>1971675</xdr:colOff>
+                <xdr:row>101</xdr:row>
                 <xdr:rowOff>495300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1118" r:id="rId69"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1119" r:id="rId71">
           <objectPr defaultSize="0" autoPict="0" r:id="rId72">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1104900</xdr:colOff>
-                <xdr:row>101</xdr:row>
-                <xdr:rowOff>31750</xdr:rowOff>
+                <xdr:row>102</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1727200</xdr:colOff>
-                <xdr:row>101</xdr:row>
+                <xdr:colOff>1724025</xdr:colOff>
+                <xdr:row>102</xdr:row>
                 <xdr:rowOff>628650</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1119" r:id="rId71"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1120" r:id="rId73">
           <objectPr defaultSize="0" autoPict="0" r:id="rId74">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>571500</xdr:colOff>
-                <xdr:row>103</xdr:row>
+                <xdr:row>104</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2057400</xdr:colOff>
-                <xdr:row>103</xdr:row>
-                <xdr:rowOff>622300</xdr:rowOff>
+                <xdr:row>104</xdr:row>
+                <xdr:rowOff>619125</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1120" r:id="rId73"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1121" r:id="rId75">
           <objectPr defaultSize="0" autoPict="0" r:id="rId76">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>876300</xdr:colOff>
-                <xdr:row>104</xdr:row>
+                <xdr:row>105</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1689100</xdr:colOff>
-                <xdr:row>104</xdr:row>
+                <xdr:colOff>1685925</xdr:colOff>
+                <xdr:row>105</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1121" r:id="rId75"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1122" r:id="rId77">
           <objectPr defaultSize="0" autoPict="0" r:id="rId78">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>952500</xdr:colOff>
-                <xdr:row>106</xdr:row>
-                <xdr:rowOff>50800</xdr:rowOff>
+                <xdr:row>107</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1689100</xdr:colOff>
-                <xdr:row>106</xdr:row>
+                <xdr:colOff>1685925</xdr:colOff>
+                <xdr:row>107</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1122" r:id="rId77"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1123" r:id="rId79">
           <objectPr defaultSize="0" autoPict="0" r:id="rId80">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>990600</xdr:colOff>
-                <xdr:row>109</xdr:row>
-                <xdr:rowOff>69850</xdr:rowOff>
+                <xdr:row>110</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1689100</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>584200</xdr:rowOff>
+                <xdr:colOff>1685925</xdr:colOff>
+                <xdr:row>110</xdr:row>
+                <xdr:rowOff>581025</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1123" r:id="rId79"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1124" r:id="rId81">
           <objectPr defaultSize="0" autoPict="0" r:id="rId82">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>114</xdr:row>
-                <xdr:rowOff>88900</xdr:rowOff>
+                <xdr:row>115</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1600200</xdr:colOff>
-                <xdr:row>114</xdr:row>
-                <xdr:rowOff>565150</xdr:rowOff>
+                <xdr:row>115</xdr:row>
+                <xdr:rowOff>561975</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1124" r:id="rId81"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1125" r:id="rId83">
           <objectPr defaultSize="0" autoPict="0" r:id="rId84">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>990600</xdr:colOff>
-                <xdr:row>115</xdr:row>
-                <xdr:rowOff>88900</xdr:rowOff>
+                <xdr:row>116</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1562100</xdr:colOff>
-                <xdr:row>115</xdr:row>
+                <xdr:row>116</xdr:row>
                 <xdr:rowOff>514350</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1125" r:id="rId83"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1126" r:id="rId85">
           <objectPr defaultSize="0" autoPict="0" r:id="rId86">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>831850</xdr:colOff>
-                <xdr:row>160</xdr:row>
+                <xdr:colOff>828675</xdr:colOff>
+                <xdr:row>161</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1866900</xdr:colOff>
-                <xdr:row>160</xdr:row>
-                <xdr:rowOff>584200</xdr:rowOff>
+                <xdr:row>161</xdr:row>
+                <xdr:rowOff>581025</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1126" r:id="rId85"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1127" r:id="rId87">
           <objectPr defaultSize="0" autoPict="0" r:id="rId88">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>622300</xdr:colOff>
-                <xdr:row>161</xdr:row>
+                <xdr:colOff>619125</xdr:colOff>
+                <xdr:row>162</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2012950</xdr:colOff>
-                <xdr:row>161</xdr:row>
+                <xdr:colOff>2009775</xdr:colOff>
+                <xdr:row>162</xdr:row>
                 <xdr:rowOff>609600</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1127" r:id="rId87"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1128" r:id="rId89">
           <objectPr defaultSize="0" autoPict="0" r:id="rId90">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>952500</xdr:colOff>
-                <xdr:row>162</xdr:row>
-                <xdr:rowOff>50800</xdr:rowOff>
+                <xdr:row>163</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1689100</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>622300</xdr:rowOff>
+                <xdr:colOff>1685925</xdr:colOff>
+                <xdr:row>163</xdr:row>
+                <xdr:rowOff>619125</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1128" r:id="rId89"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1129" r:id="rId91">
           <objectPr defaultSize="0" autoPict="0" r:id="rId92">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1041400</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>50800</xdr:rowOff>
+                <xdr:colOff>1038225</xdr:colOff>
+                <xdr:row>118</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1562100</xdr:colOff>
-                <xdr:row>117</xdr:row>
+                <xdr:row>118</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1129" r:id="rId91"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1130" r:id="rId93">
           <objectPr defaultSize="0" autoPict="0" r:id="rId94">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>831850</xdr:colOff>
-                <xdr:row>120</xdr:row>
+                <xdr:colOff>828675</xdr:colOff>
+                <xdr:row>121</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1885950</xdr:colOff>
-                <xdr:row>120</xdr:row>
+                <xdr:row>121</xdr:row>
                 <xdr:rowOff>571500</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1130" r:id="rId93"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1131" r:id="rId95">
           <objectPr defaultSize="0" autoPict="0" r:id="rId96">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>122</xdr:row>
-                <xdr:rowOff>107950</xdr:rowOff>
+                <xdr:row>123</xdr:row>
+                <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1708150</xdr:colOff>
-                <xdr:row>122</xdr:row>
+                <xdr:colOff>1704975</xdr:colOff>
+                <xdr:row>123</xdr:row>
                 <xdr:rowOff>514350</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1131" r:id="rId95"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1132" r:id="rId97">
           <objectPr defaultSize="0" autoPict="0" r:id="rId98">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>952500</xdr:colOff>
-                <xdr:row>123</xdr:row>
+                <xdr:row>124</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1733550</xdr:colOff>
-                <xdr:row>123</xdr:row>
+                <xdr:row>124</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1132" r:id="rId97"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1133" r:id="rId99">
           <objectPr defaultSize="0" autoPict="0" r:id="rId100">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>831850</xdr:colOff>
-                <xdr:row>124</xdr:row>
+                <xdr:colOff>828675</xdr:colOff>
+                <xdr:row>125</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1866900</xdr:colOff>
-                <xdr:row>124</xdr:row>
+                <xdr:row>125</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1133" r:id="rId99"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1134" r:id="rId101">
           <objectPr defaultSize="0" autoPict="0" r:id="rId102">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>831850</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>50800</xdr:rowOff>
+                <xdr:colOff>828675</xdr:colOff>
+                <xdr:row>129</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1898650</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>584200</xdr:rowOff>
+                <xdr:colOff>1895475</xdr:colOff>
+                <xdr:row>129</xdr:row>
+                <xdr:rowOff>581025</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1134" r:id="rId101"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1135" r:id="rId103">
           <objectPr defaultSize="0" autoPict="0" r:id="rId104">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>952500</xdr:colOff>
-                <xdr:row>130</xdr:row>
-                <xdr:rowOff>50800</xdr:rowOff>
+                <xdr:row>131</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1727200</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>603250</xdr:rowOff>
+                <xdr:colOff>1724025</xdr:colOff>
+                <xdr:row>131</xdr:row>
+                <xdr:rowOff>600075</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1135" r:id="rId103"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1136" r:id="rId105">
           <objectPr defaultSize="0" autoPict="0" r:id="rId106">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>952500</xdr:colOff>
-                <xdr:row>172</xdr:row>
+                <xdr:row>173</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2057400</xdr:colOff>
-                <xdr:row>172</xdr:row>
+                <xdr:row>173</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1136" r:id="rId105"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1137" r:id="rId107">
           <objectPr defaultSize="0" autoPict="0" r:id="rId108">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>850900</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>88900</xdr:rowOff>
+                <xdr:colOff>847725</xdr:colOff>
+                <xdr:row>133</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1765300</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>565150</xdr:rowOff>
+                <xdr:colOff>1762125</xdr:colOff>
+                <xdr:row>133</xdr:row>
+                <xdr:rowOff>561975</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1137" r:id="rId107"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1138" r:id="rId109">
           <objectPr defaultSize="0" r:id="rId110">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>469900</xdr:colOff>
-                <xdr:row>135</xdr:row>
+                <xdr:colOff>466725</xdr:colOff>
+                <xdr:row>136</xdr:row>
                 <xdr:rowOff>171450</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2203450</xdr:colOff>
-                <xdr:row>135</xdr:row>
+                <xdr:colOff>2200275</xdr:colOff>
+                <xdr:row>136</xdr:row>
                 <xdr:rowOff>438150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1138" r:id="rId109"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1139" r:id="rId111">
           <objectPr defaultSize="0" autoPict="0" r:id="rId112">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>95250</xdr:colOff>
-                <xdr:row>138</xdr:row>
-                <xdr:rowOff>69850</xdr:rowOff>
+                <xdr:row>139</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2622550</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>565150</xdr:rowOff>
+                <xdr:colOff>2619375</xdr:colOff>
+                <xdr:row>139</xdr:row>
+                <xdr:rowOff>561975</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1139" r:id="rId111"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1140" r:id="rId113">
           <objectPr defaultSize="0" autoPict="0" r:id="rId114">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>260350</xdr:colOff>
-                <xdr:row>139</xdr:row>
+                <xdr:colOff>257175</xdr:colOff>
+                <xdr:row>140</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2413000</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>546100</xdr:rowOff>
+                <xdr:colOff>2409825</xdr:colOff>
+                <xdr:row>140</xdr:row>
+                <xdr:rowOff>542925</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1140" r:id="rId113"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1141" r:id="rId115">
           <objectPr defaultSize="0" autoPict="0" r:id="rId116">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>93</xdr:row>
-                <xdr:rowOff>31750</xdr:rowOff>
+                <xdr:row>94</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1765300</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>622300</xdr:rowOff>
+                <xdr:colOff>1762125</xdr:colOff>
+                <xdr:row>94</xdr:row>
+                <xdr:rowOff>619125</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1141" r:id="rId115"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1142" r:id="rId117">
           <objectPr defaultSize="0" autoPict="0" r:id="rId118">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1028700</xdr:colOff>
-                <xdr:row>106</xdr:row>
-                <xdr:rowOff>50800</xdr:rowOff>
+                <xdr:row>107</xdr:row>
+                <xdr:rowOff>47625</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1600200</xdr:colOff>
-                <xdr:row>106</xdr:row>
+                <xdr:row>107</xdr:row>
                 <xdr:rowOff>590550</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1142" r:id="rId117"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1143" r:id="rId119">
           <objectPr defaultSize="0" autoPict="0" r:id="rId120">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>831850</xdr:colOff>
-                <xdr:row>107</xdr:row>
+                <xdr:colOff>828675</xdr:colOff>
+                <xdr:row>108</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1898650</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>622300</xdr:rowOff>
+                <xdr:colOff>1895475</xdr:colOff>
+                <xdr:row>108</xdr:row>
+                <xdr:rowOff>619125</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1143" r:id="rId119"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1144" r:id="rId121">
           <objectPr defaultSize="0" autoPict="0" r:id="rId122">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>755650</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>107950</xdr:rowOff>
+                <xdr:colOff>752475</xdr:colOff>
+                <xdr:row>114</xdr:row>
+                <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1917700</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>527050</xdr:rowOff>
+                <xdr:colOff>1914525</xdr:colOff>
+                <xdr:row>114</xdr:row>
+                <xdr:rowOff>523875</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1144" r:id="rId121"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1145" r:id="rId123">
           <objectPr defaultSize="0" autoPict="0" r:id="rId124">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>850900</xdr:colOff>
-                <xdr:row>118</xdr:row>
+                <xdr:colOff>847725</xdr:colOff>
+                <xdr:row>119</xdr:row>
                 <xdr:rowOff>19050</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1765300</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>603250</xdr:rowOff>
+                <xdr:colOff>1762125</xdr:colOff>
+                <xdr:row>119</xdr:row>
+                <xdr:rowOff>600075</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1145" r:id="rId123"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1146" r:id="rId125">
           <objectPr defaultSize="0" autoPict="0" r:id="rId126">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1079500</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>69850</xdr:rowOff>
+                <xdr:colOff>1076325</xdr:colOff>
+                <xdr:row>126</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1619250</xdr:colOff>
-                <xdr:row>125</xdr:row>
-                <xdr:rowOff>584200</xdr:rowOff>
+                <xdr:row>126</xdr:row>
+                <xdr:rowOff>581025</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1146" r:id="rId125"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1147" r:id="rId127">
           <objectPr defaultSize="0" autoPict="0" r:id="rId128">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>952500</xdr:colOff>
-                <xdr:row>127</xdr:row>
+                <xdr:row>128</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1784350</xdr:colOff>
-                <xdr:row>127</xdr:row>
+                <xdr:colOff>1781175</xdr:colOff>
+                <xdr:row>128</xdr:row>
                 <xdr:rowOff>571500</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1147" r:id="rId127"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1148" r:id="rId129">
           <objectPr defaultSize="0" autoPict="0" r:id="rId130">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>571500</xdr:colOff>
-                <xdr:row>133</xdr:row>
+                <xdr:row>134</xdr:row>
                 <xdr:rowOff>190500</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1219200</xdr:colOff>
-                <xdr:row>133</xdr:row>
+                <xdr:row>134</xdr:row>
                 <xdr:rowOff>514350</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1148" r:id="rId129"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1149" r:id="rId131">
           <objectPr defaultSize="0" autoPict="0" r:id="rId132">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1409700</xdr:colOff>
-                <xdr:row>133</xdr:row>
-                <xdr:rowOff>165100</xdr:rowOff>
+                <xdr:row>134</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2032000</xdr:colOff>
-                <xdr:row>133</xdr:row>
+                <xdr:colOff>2028825</xdr:colOff>
+                <xdr:row>134</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1149" r:id="rId131"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1150" r:id="rId133">
           <objectPr defaultSize="0" autoPict="0" r:id="rId134">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>812800</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>31750</xdr:rowOff>
+                <xdr:colOff>809625</xdr:colOff>
+                <xdr:row>135</xdr:row>
+                <xdr:rowOff>28575</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1771650</xdr:colOff>
-                <xdr:row>134</xdr:row>
-                <xdr:rowOff>603250</xdr:rowOff>
+                <xdr:row>135</xdr:row>
+                <xdr:rowOff>600075</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1150" r:id="rId133"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1151" r:id="rId135">
           <objectPr defaultSize="0" autoPict="0" r:id="rId136">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>685800</xdr:colOff>
-                <xdr:row>141</xdr:row>
+                <xdr:row>142</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1828800</xdr:colOff>
-                <xdr:row>141</xdr:row>
+                <xdr:row>142</xdr:row>
                 <xdr:rowOff>685800</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1151" r:id="rId135"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1152" r:id="rId137">
           <objectPr defaultSize="0" autoPict="0" r:id="rId138">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>145</xdr:row>
+                <xdr:row>146</xdr:row>
                 <xdr:rowOff>152400</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1562100</xdr:colOff>
-                <xdr:row>145</xdr:row>
-                <xdr:rowOff>431800</xdr:rowOff>
+                <xdr:row>146</xdr:row>
+                <xdr:rowOff>428625</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1152" r:id="rId137"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1153" r:id="rId139">
           <objectPr defaultSize="0" autoPict="0" r:id="rId140">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>850900</xdr:colOff>
-                <xdr:row>146</xdr:row>
+                <xdr:colOff>847725</xdr:colOff>
+                <xdr:row>147</xdr:row>
                 <xdr:rowOff>190500</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1651000</xdr:colOff>
-                <xdr:row>146</xdr:row>
+                <xdr:colOff>1647825</xdr:colOff>
+                <xdr:row>147</xdr:row>
                 <xdr:rowOff>400050</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1153" r:id="rId139"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1154" r:id="rId141">
           <objectPr defaultSize="0" autoPict="0" r:id="rId142">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>914400</xdr:colOff>
-                <xdr:row>149</xdr:row>
+                <xdr:row>150</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1828800</xdr:colOff>
-                <xdr:row>149</xdr:row>
-                <xdr:rowOff>546100</xdr:rowOff>
+                <xdr:row>150</xdr:row>
+                <xdr:rowOff>542925</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1154" r:id="rId141"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1155" r:id="rId143">
           <objectPr defaultSize="0" autoPict="0" r:id="rId144">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1104900</xdr:colOff>
-                <xdr:row>150</xdr:row>
+                <xdr:row>151</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1651000</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>546100</xdr:rowOff>
+                <xdr:colOff>1647825</xdr:colOff>
+                <xdr:row>151</xdr:row>
+                <xdr:rowOff>542925</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1155" r:id="rId143"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1156" r:id="rId145">
           <objectPr defaultSize="0" r:id="rId146">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>438150</xdr:colOff>
-                <xdr:row>152</xdr:row>
+                <xdr:row>153</xdr:row>
                 <xdr:rowOff>209550</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2222500</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>469900</xdr:rowOff>
+                <xdr:colOff>2219325</xdr:colOff>
+                <xdr:row>153</xdr:row>
+                <xdr:rowOff>466725</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1156" r:id="rId145"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1157" r:id="rId147">
           <objectPr defaultSize="0" autoPict="0" r:id="rId148">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>869950</xdr:colOff>
-                <xdr:row>153</xdr:row>
+                <xdr:colOff>866775</xdr:colOff>
+                <xdr:row>154</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1905000</xdr:colOff>
-                <xdr:row>153</xdr:row>
+                <xdr:row>154</xdr:row>
                 <xdr:rowOff>552450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1157" r:id="rId147"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1158" r:id="rId149">
           <objectPr defaultSize="0" autoPict="0" r:id="rId150">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1066800</xdr:colOff>
-                <xdr:row>154</xdr:row>
+                <xdr:row>155</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1536700</xdr:colOff>
-                <xdr:row>154</xdr:row>
+                <xdr:colOff>1533525</xdr:colOff>
+                <xdr:row>155</xdr:row>
                 <xdr:rowOff>514350</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1158" r:id="rId149"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1159" r:id="rId151">
           <objectPr defaultSize="0" autoPict="0" r:id="rId152">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1028700</xdr:colOff>
-                <xdr:row>157</xdr:row>
+                <xdr:row>158</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1714500</xdr:colOff>
-                <xdr:row>157</xdr:row>
+                <xdr:row>158</xdr:row>
                 <xdr:rowOff>552450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1159" r:id="rId151"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1160" r:id="rId153">
           <objectPr defaultSize="0" autoPict="0" r:id="rId154">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>571500</xdr:colOff>
-                <xdr:row>158</xdr:row>
+                <xdr:row>159</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>2222500</xdr:colOff>
-                <xdr:row>158</xdr:row>
+                <xdr:colOff>2219325</xdr:colOff>
+                <xdr:row>159</xdr:row>
                 <xdr:rowOff>552450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1160" r:id="rId153"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1161" r:id="rId155">
           <objectPr defaultSize="0" autoPict="0" r:id="rId156">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>971550</xdr:colOff>
-                <xdr:row>159</xdr:row>
+                <xdr:row>160</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1708150</xdr:colOff>
-                <xdr:row>159</xdr:row>
+                <xdr:colOff>1704975</xdr:colOff>
+                <xdr:row>160</xdr:row>
                 <xdr:rowOff>552450</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1161" r:id="rId155"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1162" r:id="rId157">
           <objectPr defaultSize="0" autoPict="0" r:id="rId158">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>990600</xdr:colOff>
-                <xdr:row>163</xdr:row>
+                <xdr:row>164</xdr:row>
                 <xdr:rowOff>95250</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1676400</xdr:colOff>
-                <xdr:row>163</xdr:row>
-                <xdr:rowOff>527050</xdr:rowOff>
+                <xdr:row>164</xdr:row>
+                <xdr:rowOff>523875</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1162" r:id="rId157"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1163" r:id="rId159">
           <objectPr defaultSize="0" autoPict="0" r:id="rId160">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1079500</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>107950</xdr:rowOff>
+                <xdr:colOff>1076325</xdr:colOff>
+                <xdr:row>165</xdr:row>
+                <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1581150</xdr:colOff>
-                <xdr:row>164</xdr:row>
+                <xdr:row>165</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1163" r:id="rId159"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1164" r:id="rId161">
           <objectPr defaultSize="0" autoPict="0" r:id="rId162">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>793750</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>165100</xdr:rowOff>
+                <xdr:colOff>790575</xdr:colOff>
+                <xdr:row>167</xdr:row>
+                <xdr:rowOff>161925</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1809750</xdr:colOff>
-                <xdr:row>166</xdr:row>
+                <xdr:row>167</xdr:row>
                 <xdr:rowOff>438150</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1164" r:id="rId161"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1165" r:id="rId163">
           <objectPr defaultSize="0" autoPict="0" r:id="rId164">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1066800</xdr:colOff>
-                <xdr:row>167</xdr:row>
+                <xdr:row>168</xdr:row>
                 <xdr:rowOff>76200</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1536700</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>546100</xdr:rowOff>
+                <xdr:colOff>1533525</xdr:colOff>
+                <xdr:row>168</xdr:row>
+                <xdr:rowOff>542925</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1165" r:id="rId163"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1166" r:id="rId165">
           <objectPr defaultSize="0" autoPict="0" r:id="rId166">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1060450</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>69850</xdr:rowOff>
+                <xdr:colOff>1057275</xdr:colOff>
+                <xdr:row>169</xdr:row>
+                <xdr:rowOff>66675</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1631950</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>546100</xdr:rowOff>
+                <xdr:colOff>1628775</xdr:colOff>
+                <xdr:row>169</xdr:row>
+                <xdr:rowOff>542925</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1166" r:id="rId165"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1167" r:id="rId167">
           <objectPr defaultSize="0" autoPict="0" r:id="rId168">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>755650</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>88900</xdr:rowOff>
+                <xdr:colOff>752475</xdr:colOff>
+                <xdr:row>170</xdr:row>
+                <xdr:rowOff>85725</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2381250</xdr:colOff>
-                <xdr:row>169</xdr:row>
-                <xdr:rowOff>603250</xdr:rowOff>
+                <xdr:row>170</xdr:row>
+                <xdr:rowOff>600075</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1167" r:id="rId167"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1168" r:id="rId169">
           <objectPr defaultSize="0" autoPict="0" r:id="rId170">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>990600</xdr:colOff>
-                <xdr:row>173</xdr:row>
+                <xdr:row>174</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1822450</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>527050</xdr:rowOff>
+                <xdr:colOff>1819275</xdr:colOff>
+                <xdr:row>174</xdr:row>
+                <xdr:rowOff>523875</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1168" r:id="rId169"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1169" r:id="rId171">
           <objectPr defaultSize="0" autoPict="0" r:id="rId172">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>952500</xdr:colOff>
-                <xdr:row>175</xdr:row>
+                <xdr:row>176</xdr:row>
                 <xdr:rowOff>133350</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1733550</xdr:colOff>
-                <xdr:row>175</xdr:row>
+                <xdr:row>176</xdr:row>
                 <xdr:rowOff>495300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1169" r:id="rId171"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1170" r:id="rId173">
           <objectPr defaultSize="0" autoPict="0" r:id="rId174">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>971550</xdr:colOff>
-                <xdr:row>176</xdr:row>
-                <xdr:rowOff>107950</xdr:rowOff>
+                <xdr:row>177</xdr:row>
+                <xdr:rowOff>104775</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1708150</xdr:colOff>
-[...1 lines deleted...]
-                <xdr:rowOff>546100</xdr:rowOff>
+                <xdr:colOff>1704975</xdr:colOff>
+                <xdr:row>177</xdr:row>
+                <xdr:rowOff>542925</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1170" r:id="rId173"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1171" r:id="rId175">
           <objectPr defaultSize="0" autoPict="0" r:id="rId176">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1066800</xdr:colOff>
-                <xdr:row>177</xdr:row>
+                <xdr:row>178</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
-                <xdr:colOff>1574800</xdr:colOff>
-                <xdr:row>177</xdr:row>
+                <xdr:colOff>1571625</xdr:colOff>
+                <xdr:row>178</xdr:row>
                 <xdr:rowOff>533400</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1171" r:id="rId175"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1172" r:id="rId177">
           <objectPr defaultSize="0" autoPict="0" r:id="rId178">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>876300</xdr:colOff>
-                <xdr:row>126</xdr:row>
+                <xdr:row>127</xdr:row>
                 <xdr:rowOff>171450</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1847850</xdr:colOff>
-                <xdr:row>126</xdr:row>
+                <xdr:row>127</xdr:row>
                 <xdr:rowOff>495300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1172" r:id="rId177"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="MSPhotoEd.3" shapeId="1173" r:id="rId179">
           <objectPr defaultSize="0" autoPict="0" r:id="rId180">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>381000</xdr:colOff>
-                <xdr:row>140</xdr:row>
+                <xdr:row>141</xdr:row>
                 <xdr:rowOff>171450</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>2305050</xdr:colOff>
-                <xdr:row>140</xdr:row>
+                <xdr:row>141</xdr:row>
                 <xdr:rowOff>476250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="MSPhotoEd.3" shapeId="1173" r:id="rId179"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 UNCLASSIFIED</oddFooter>
+    <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000[IN-CONFIDENCE]</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 UNCLASSIFIED</oddFooter>
+    <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000[IN-CONFIDENCE]</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="28567302-e66f-4b8d-854a-7529efaf450a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5aa70786-cd8b-42a4-91ae-1e1c75e49b61">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="28567302-e66f-4b8d-854a-7529efaf450a">WORK-83258987-990</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="28567302-e66f-4b8d-854a-7529efaf450a">
+      <Url>https://worksafenz.sharepoint.com/sites/BusSol-Comms-DEV/_layouts/15/DocIdRedir.aspx?ID=WORK-83258987-990</Url>
+      <Description>WORK-83258987-990</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100064FF3E8D4D0C5449355384210064A5E" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1d4bc1d7b8ba5698a1e525c43bdeac46">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28567302-e66f-4b8d-854a-7529efaf450a" xmlns:ns3="5aa70786-cd8b-42a4-91ae-1e1c75e49b61" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="360af5529d471562b424037b7d0030f4" ns2:_="" ns3:_="">
     <xsd:import namespace="28567302-e66f-4b8d-854a-7529efaf450a"/>
     <xsd:import namespace="5aa70786-cd8b-42a4-91ae-1e1c75e49b61"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -15026,170 +15243,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...68 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DB8C871-B962-4D39-9266-3A4DB75228C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{401F2C1A-75FF-488A-9D38-A54D35C27B37}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D339BA5D-1672-4CAF-BD08-6BC5CB8759BF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="28567302-e66f-4b8d-854a-7529efaf450a"/>
+    <ds:schemaRef ds:uri="5aa70786-cd8b-42a4-91ae-1e1c75e49b61"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C5844A2-EE8A-4A3C-87DE-D72CA57E718B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D946D36-414A-43B2-AD88-3368241795F9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3697DEF8-3460-43EE-AE44-00498C62D1F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="28567302-e66f-4b8d-854a-7529efaf450a"/>
     <ds:schemaRef ds:uri="5aa70786-cd8b-42a4-91ae-1e1c75e49b61"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...25 lines deleted...]
-    <ds:schemaRef ds:uri="5aa70786-cd8b-42a4-91ae-1e1c75e49b61"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -15373,59 +15520,56 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="Category Value">
     <vt:lpwstr>Master</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="Category Name">
     <vt:lpwstr>NA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="Case">
     <vt:lpwstr>NA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="AuthoritativeVersion">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="AggregationStatus">
     <vt:lpwstr>Normal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="Activity">
     <vt:lpwstr>Part 6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="Abstract">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="_dlc_DocId">
     <vt:lpwstr>WORK-362927139-3339</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>db4d3dbd-e13c-46b2-a4cb-10bf1d6302a8</vt:lpwstr>
+    <vt:lpwstr>0d481c8e-f529-4bf3-bdd1-2e25a937503d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="_dlc_DocIdUrl">
     <vt:lpwstr>https://worksafenz.sharepoint.com/sites/car/_layouts/15/DocIdRedir.aspx?ID=WORK-362927139-3339, WORK-362927139-3339</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="MediaServiceImageTags">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_SetDate">
-    <vt:lpwstr>2026-08-06T21:28:12Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_SetDate">
+    <vt:lpwstr>2023-05-05T00:25:50Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_Method">
-    <vt:lpwstr>Privileged</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_Name">
-    <vt:lpwstr>UNCLASSIFIED</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_Name">
+    <vt:lpwstr>IN-CONFIDENCE</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_SiteId">
     <vt:lpwstr>a8547185-c9ba-4557-bc1c-8481be4ecec6</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_ActionId">
-    <vt:lpwstr>6ac788ee-cabb-4fc5-96c6-b4e83e2e9ddb</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_ActionId">
+    <vt:lpwstr>948f3bfc-ef2e-45fa-a946-3541b47e8352</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="MSIP_Label_07d449c4-bf69-4e7e-9566-b5fb302660d8_Tag">
-    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>