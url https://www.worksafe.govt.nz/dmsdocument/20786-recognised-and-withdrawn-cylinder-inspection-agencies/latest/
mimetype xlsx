--- v0 (2026-04-03)
+++ v1 (2026-06-30)
@@ -16,60 +16,60 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://worksafenz-my.sharepoint.com/personal/charlotte_rae_worksafe_govt_nz/Documents/Desktop/Website files/Tools, registers, and resources/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://worksafenz-my.sharepoint.com/personal/charlotte_rae_worksafe_govt_nz/Documents/Documents/A_Website files/Tools, registers, and resources/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{057225EB-AF33-495A-ABFD-1F20A0EFD826}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F9E6F150-DE35-41C1-935F-1B02E62DC497}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-11415" yWindow="-16350" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Active RIAs" sheetId="1" r:id="rId1"/>
     <sheet name="Inactive RIAs" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Active RIAs'!$A$4:$G$39</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Inactive RIAs'!$A$2:$H$119</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Active RIAs'!$A$1:$G$39</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -79,64 +79,64 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="728" uniqueCount="348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="727" uniqueCount="347">
   <si>
     <r>
       <t xml:space="preserve">Recognised Inspection Agencies
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>Updated September 2025</t>
+      <t>Updated June 2026</t>
     </r>
   </si>
   <si>
     <t>General Register Notes</t>
   </si>
   <si>
     <t>Note: Cylinders manufactured/imported on or after 30 September 2008 must have a manufacturer’s certificate endorsed by one of the inspection agencies on this list. If the mark used by the inspection agency differs to the one nominated below, please contact WorkSafe. When an agency has offices located in different countries, the approved country offices are listed on this register. Manufacturing certificates endorsed by offices in countries not listed are not valid.</t>
   </si>
   <si>
     <t>Name of Inspection Agency</t>
   </si>
   <si>
     <t>Record Number</t>
   </si>
   <si>
     <t>Date of Registration</t>
   </si>
   <si>
     <t>Locations of Operation</t>
   </si>
   <si>
     <t>Inspection Scope</t>
   </si>
   <si>
     <t>Mark</t>
@@ -313,65 +313,50 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 ISO 4706:2008, ISO 7866:2012, ISO 9809-1:2010, ISO 9809-2:2010, ISO 9809-3:2010, ISO 11118:2015, ISO 11119-1:2012, ISO 11119-2:2012, ISO 11119-3:2013</t>
     </r>
   </si>
   <si>
     <t>Renewed: 21/12/2022
 Renewal expires: 21/12/2027</t>
   </si>
   <si>
     <t>British Inspecting Engineers Ltd (BIE Group)</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Bureau Veritas</t>
   </si>
   <si>
     <t xml:space="preserve">France, Austria </t>
-  </si>
-[...13 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Note: Intico is now trading as Bureau Veritas</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Bureau Veritas Austria is working under the notification 0062 and thus is acceptable. </t>
     </r>
   </si>
   <si>
     <t>Bureau Veritas Asset Integrity and Reliability Services Pty Ltd</t>
   </si>
   <si>
@@ -2675,51 +2660,51 @@
     <t>CE 1433</t>
   </si>
   <si>
     <t>Verification Bulgaria Ltd</t>
   </si>
   <si>
     <t>Vickers</t>
   </si>
   <si>
     <t xml:space="preserve">Vyskumny Ustav Zvaracsky - Priemyselny Institut Solvenskej Republiky Slovakia </t>
   </si>
   <si>
     <t>Warnock Hersey</t>
   </si>
   <si>
     <t>Now Intertek ETL SEMCO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0_)"/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -2907,57 +2892,50 @@
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial Black"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
@@ -3398,105 +3376,105 @@
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -5042,52 +5020,52 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>157843</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2133600</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>2117648</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="15" name="Group 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A9FA75-82E4-3C6B-9DEF-6E8B1D91466E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11911013" y="22949581"/>
-          <a:ext cx="1962150" cy="1956630"/>
+          <a:off x="11375231" y="22958312"/>
+          <a:ext cx="1962150" cy="1959805"/>
           <a:chOff x="11375231" y="20327031"/>
           <a:chExt cx="1962150" cy="1959805"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="6" name="Group 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18752862-EEEF-4DB4-671E-CFD8EA96B574}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="11375231" y="20327031"/>
             <a:ext cx="1962150" cy="1051832"/>
             <a:chOff x="11420475" y="21979618"/>
             <a:chExt cx="1962150" cy="1051832"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:pic>
           <xdr:nvPicPr>
@@ -5264,52 +5242,52 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>768531</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>292555</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1477736</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>1269469</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="19" name="Group 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC4A1CEE-4C48-7C2C-EB7D-F302E24F06B7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12511269" y="21476949"/>
-          <a:ext cx="702855" cy="970564"/>
+          <a:off x="11972312" y="21485680"/>
+          <a:ext cx="709205" cy="976914"/>
           <a:chOff x="11979456" y="20380780"/>
           <a:chExt cx="709205" cy="976914"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="114" name="Flowchart: Decision 113">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000072000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="11979456" y="20380780"/>
             <a:ext cx="709205" cy="620484"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartDecision">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -5405,52 +5383,52 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>646794</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>385078</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1608819</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>1250419</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="21" name="Group 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7EA0F72-E274-351E-05E6-FF9C7028FF8C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12386357" y="4138722"/>
-          <a:ext cx="965200" cy="858991"/>
+          <a:off x="11850575" y="4147453"/>
+          <a:ext cx="962025" cy="865341"/>
           <a:chOff x="11857719" y="4156978"/>
           <a:chExt cx="962025" cy="865341"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="18667" name="Picture 47" descr="Arrowhead mark">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EB480000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -5547,51 +5525,51 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>847725</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>809625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1500538</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>1669519</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="23" name="Group 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D241147-3BE7-1B9A-B6D2-FD58EF1098B5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12584113" y="8033544"/>
+          <a:off x="12051506" y="8048625"/>
           <a:ext cx="652813" cy="859894"/>
           <a:chOff x="12058650" y="8067675"/>
           <a:chExt cx="652813" cy="859894"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="2" name="Picture 5031">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D849E765-57DB-B1DD-6FBA-D63B3FCC9976}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
@@ -5678,52 +5656,52 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>78921</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2091149</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>942975</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="25" name="Group 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BC6CE61-6E88-0B68-2150-43130D3D043D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11930063" y="31189952"/>
-          <a:ext cx="1897474" cy="860879"/>
+          <a:off x="11394281" y="31249484"/>
+          <a:ext cx="1900649" cy="864054"/>
           <a:chOff x="11401425" y="30292221"/>
           <a:chExt cx="1900649" cy="864054"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="18751" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F490000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -5833,52 +5811,52 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>800100</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>577396</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1463871</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>1259944</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="35" name="Group 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E8AF3B2-4759-14DB-59CB-29077E92D07B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12539663" y="49217602"/>
-          <a:ext cx="663771" cy="679373"/>
+          <a:off x="12003881" y="49250146"/>
+          <a:ext cx="663771" cy="682548"/>
           <a:chOff x="12011025" y="47773771"/>
           <a:chExt cx="663771" cy="682548"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="9" name="Picture 2" descr="CE mark">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -5980,52 +5958,52 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2081624</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>1054554</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="45" name="Group 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{080B3698-03C4-05ED-2016-1D49E423B541}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11917363" y="42243375"/>
-          <a:ext cx="1906999" cy="867229"/>
+          <a:off x="11384756" y="42267188"/>
+          <a:ext cx="1900649" cy="864054"/>
           <a:chOff x="11391900" y="40071675"/>
           <a:chExt cx="1900649" cy="864054"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="37" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE3775D1-142B-87D6-645C-F7F5BEFE9060}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -6135,52 +6113,52 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>876301</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2081624</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>2076450</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="44" name="Group 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20B2D802-C4D2-6521-FF1C-236C053F5FC0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11917363" y="42929176"/>
-          <a:ext cx="1906999" cy="1200149"/>
+          <a:off x="11384756" y="42952989"/>
+          <a:ext cx="1900649" cy="1200149"/>
           <a:chOff x="11391900" y="40757476"/>
           <a:chExt cx="1900649" cy="1200149"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="42" name="Picture 41">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDA75F68-68AD-C32C-A1E8-CE551DA35F1D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -6256,52 +6234,52 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>1057275</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2266950</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>1869747</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="17" name="Group 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{275232A2-16A0-4C92-9C02-C14778AF78CB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11764963" y="32165131"/>
-          <a:ext cx="2241550" cy="815647"/>
+          <a:off x="11232356" y="32227838"/>
+          <a:ext cx="2238375" cy="812472"/>
           <a:chOff x="11239500" y="31156276"/>
           <a:chExt cx="2238375" cy="812472"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="26" name="Picture 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B6B1534-6875-E722-9C52-75A014F44A37}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -6428,52 +6406,52 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>154782</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>107160</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2138363</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>1583532</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="33" name="Group 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69B70CD6-7ADE-9D80-8EDC-7785ACE23C7B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11894345" y="13927141"/>
-          <a:ext cx="1986756" cy="1479547"/>
+          <a:off x="11358563" y="13942223"/>
+          <a:ext cx="1983581" cy="1476372"/>
           <a:chOff x="11334751" y="13966035"/>
           <a:chExt cx="1983581" cy="1476372"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="16" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5555ADE5-A216-4D04-88F3-66427D9CAC6C}"/>
               </a:ext>
               <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
                 <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{7FAC9FF6-95BD-C725-19A2-0AEA5E0A0103}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -6739,50 +6717,103 @@
           <a:off x="11882437" y="53518594"/>
           <a:ext cx="955300" cy="716472"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>976312</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>631031</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1322435</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1005733</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22285CF6-6B32-4A23-82BF-452D12B3EB47}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{7FAC9FF6-95BD-C725-19A2-0AEA5E0A0103}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12180093" y="12846844"/>
+          <a:ext cx="346123" cy="374702"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1499775</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>129721</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>2868236</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>769256</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="333" name="Picture 112">
@@ -9407,3380 +9438,3408 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O39"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:G1"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="29.7265625" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="29.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="3" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="21.26953125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="16384" width="8.81640625" style="1"/>
+    <col min="3" max="3" width="21.28515625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="27.7109375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="71.42578125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="34.28515625" style="4" customWidth="1"/>
+    <col min="7" max="7" width="72.140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="2" customFormat="1" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="93" t="s">
+    <row r="1" spans="1:15" s="2" customFormat="1" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="94"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="100"/>
+    </row>
+    <row r="2" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="77"/>
       <c r="B2" s="78"/>
       <c r="C2" s="78"/>
       <c r="D2" s="78"/>
       <c r="E2" s="78"/>
       <c r="F2" s="78"/>
       <c r="G2" s="79"/>
     </row>
-    <row r="3" spans="1:15" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:15" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="96" t="s">
+      <c r="B3" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="96"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:15" s="80" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C3" s="101"/>
+      <c r="D3" s="101"/>
+      <c r="E3" s="101"/>
+      <c r="F3" s="101"/>
+      <c r="G3" s="101"/>
+    </row>
+    <row r="4" spans="1:15" s="80" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="76" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="76" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="76" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="76" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="76" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="76" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="63" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="64"/>
       <c r="C5" s="64"/>
       <c r="D5" s="64" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="64" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="83" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="64" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="59" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="60"/>
       <c r="C6" s="60"/>
       <c r="D6" s="60" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="61"/>
       <c r="G6" s="60"/>
     </row>
-    <row r="7" spans="1:15" ht="133.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="59" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="60"/>
       <c r="C7" s="60"/>
       <c r="D7" s="60" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="60" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="60"/>
     </row>
-    <row r="8" spans="1:15" ht="141" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" ht="141" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="59" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="60"/>
       <c r="C8" s="60"/>
       <c r="D8" s="60" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="60" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="82" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="60" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="7"/>
     </row>
-    <row r="9" spans="1:15" ht="204" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" ht="204" x14ac:dyDescent="0.2">
       <c r="A9" s="59" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="60" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="60" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="60" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="60" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="62" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="60" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="85.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="99" t="s">
+    <row r="10" spans="1:15" ht="85.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="102" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="101"/>
-[...1 lines deleted...]
-      <c r="D10" s="101" t="s">
+      <c r="B10" s="95"/>
+      <c r="C10" s="95"/>
+      <c r="D10" s="95" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="61"/>
       <c r="G10" s="59"/>
     </row>
-    <row r="11" spans="1:15" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D11" s="102"/>
+    <row r="11" spans="1:15" ht="102.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="97"/>
+      <c r="B11" s="96"/>
+      <c r="C11" s="96"/>
+      <c r="D11" s="96"/>
       <c r="E11" s="60" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="65" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="59"/>
     </row>
-    <row r="12" spans="1:15" ht="127.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" ht="127.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="59" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="60"/>
       <c r="C12" s="60"/>
       <c r="D12" s="60" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="18" t="s">
+      <c r="F12" s="18"/>
+      <c r="G12" s="60" t="s">
         <v>35</v>
       </c>
-      <c r="G12" s="60" t="s">
+    </row>
+    <row r="13" spans="1:15" ht="127.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="59" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="59" t="s">
+      <c r="B13" s="60" t="s">
         <v>37</v>
       </c>
-      <c r="B13" s="60" t="s">
+      <c r="C13" s="66" t="s">
         <v>38</v>
       </c>
-      <c r="C13" s="66" t="s">
+      <c r="D13" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="D13" s="60" t="s">
+      <c r="E13" s="60" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="F13" s="18"/>
       <c r="G13" s="60" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="186" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="59" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="59" t="s">
+      <c r="B14" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="60" t="s">
+      <c r="C14" s="66" t="s">
         <v>44</v>
       </c>
-      <c r="C14" s="66" t="s">
+      <c r="D14" s="60" t="s">
         <v>45</v>
       </c>
-      <c r="D14" s="60" t="s">
+      <c r="E14" s="90" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="F14" s="18"/>
       <c r="G14" s="60" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="140.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="63" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="63" t="s">
+      <c r="B15" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B15" s="64" t="s">
+      <c r="C15" s="89" t="s">
         <v>50</v>
       </c>
-      <c r="C15" s="89" t="s">
+      <c r="D15" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="D15" s="64" t="s">
+      <c r="E15" s="90" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F15" s="17"/>
       <c r="G15" s="91" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="126" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="94" t="s">
         <v>54</v>
-      </c>
-[...3 lines deleted...]
-        <v>55</v>
       </c>
       <c r="B16" s="60"/>
       <c r="C16" s="60"/>
-      <c r="D16" s="97" t="s">
+      <c r="D16" s="93" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="60" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F16" s="61"/>
       <c r="G16" s="59"/>
     </row>
-    <row r="17" spans="1:7" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="98"/>
+    <row r="17" spans="1:7" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="94"/>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
-      <c r="D17" s="97"/>
+      <c r="D17" s="93"/>
       <c r="E17" s="60" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="68"/>
       <c r="G17" s="59"/>
     </row>
-    <row r="18" spans="1:7" ht="175" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" ht="178.5" x14ac:dyDescent="0.2">
       <c r="A18" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="60" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="60" t="s">
+      <c r="C18" s="66" t="s">
         <v>58</v>
       </c>
-      <c r="C18" s="66" t="s">
+      <c r="D18" s="60" t="s">
         <v>59</v>
       </c>
-      <c r="D18" s="60" t="s">
+      <c r="E18" s="87" t="s">
         <v>60</v>
       </c>
-      <c r="E18" s="87" t="s">
+      <c r="F18" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="F18" s="69" t="s">
+      <c r="G18" s="60" t="s">
         <v>62</v>
       </c>
-      <c r="G18" s="60" t="s">
+    </row>
+    <row r="19" spans="1:7" ht="135.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="94" t="s">
         <v>63</v>
-      </c>
-[...3 lines deleted...]
-        <v>64</v>
       </c>
       <c r="B19" s="60"/>
       <c r="C19" s="60"/>
-      <c r="D19" s="97" t="s">
-        <v>65</v>
+      <c r="D19" s="93" t="s">
+        <v>64</v>
       </c>
       <c r="E19" s="60" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F19" s="61"/>
       <c r="G19" s="59"/>
     </row>
-    <row r="20" spans="1:7" ht="115.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="98"/>
+    <row r="20" spans="1:7" ht="115.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="94"/>
       <c r="B20" s="60"/>
       <c r="C20" s="60"/>
-      <c r="D20" s="97"/>
+      <c r="D20" s="93"/>
       <c r="E20" s="60" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="68" t="s">
+        <v>65</v>
+      </c>
+      <c r="G20" s="59"/>
+    </row>
+    <row r="21" spans="1:7" ht="229.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="59" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="B21" s="70"/>
       <c r="C21" s="66"/>
       <c r="D21" s="60" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E21" s="60"/>
       <c r="F21" s="61"/>
       <c r="G21" s="60"/>
     </row>
-    <row r="22" spans="1:7" ht="155" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" ht="153" x14ac:dyDescent="0.2">
       <c r="A22" s="86" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" s="85" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C22" s="88">
         <v>45216</v>
       </c>
       <c r="D22" s="60" t="s">
+        <v>70</v>
+      </c>
+      <c r="E22" s="87" t="s">
         <v>71</v>
       </c>
-      <c r="E22" s="87" t="s">
+      <c r="F22" s="71" t="s">
         <v>72</v>
       </c>
-      <c r="F22" s="71" t="s">
+      <c r="G22" s="59" t="s">
         <v>73</v>
       </c>
-      <c r="G22" s="59" t="s">
+    </row>
+    <row r="23" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="86" t="s">
         <v>74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="86" t="s">
+      <c r="B23" s="85" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C23" s="88">
         <v>45212</v>
       </c>
       <c r="D23" s="60" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E23" s="87" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="59" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="229.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="59" t="s">
         <v>78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="59" t="s">
+      <c r="B24" s="70" t="s">
         <v>79</v>
       </c>
-      <c r="B24" s="70" t="s">
+      <c r="C24" s="66" t="s">
         <v>80</v>
       </c>
-      <c r="C24" s="66" t="s">
+      <c r="D24" s="60" t="s">
         <v>81</v>
       </c>
-      <c r="D24" s="60" t="s">
+      <c r="E24" s="87" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F24" s="71"/>
       <c r="G24" s="60" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="123.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="59" t="s">
         <v>84</v>
-      </c>
-[...3 lines deleted...]
-        <v>85</v>
       </c>
       <c r="B25" s="60"/>
       <c r="C25" s="60"/>
       <c r="D25" s="60" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="F25" s="82" t="s">
         <v>86</v>
       </c>
-      <c r="F25" s="82" t="s">
+      <c r="G25" s="59"/>
+    </row>
+    <row r="26" spans="1:7" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="59" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="B26" s="73"/>
       <c r="C26" s="73"/>
       <c r="D26" s="60" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="72"/>
       <c r="G26" s="59"/>
     </row>
-    <row r="27" spans="1:7" ht="133.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>89</v>
+    <row r="27" spans="1:7" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="94" t="s">
+        <v>88</v>
       </c>
       <c r="B27" s="60"/>
       <c r="C27" s="60"/>
       <c r="D27" s="60" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="60" t="s">
+        <v>89</v>
+      </c>
+      <c r="F27" s="81" t="s">
         <v>90</v>
       </c>
-      <c r="F27" s="81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="59"/>
     </row>
-    <row r="28" spans="1:7" ht="174.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="100"/>
+    <row r="28" spans="1:7" ht="174.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="97"/>
       <c r="B28" s="60"/>
       <c r="C28" s="60"/>
       <c r="D28" s="60" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="60" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F28" s="20"/>
       <c r="G28" s="59"/>
     </row>
-    <row r="29" spans="1:7" ht="101.5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" ht="102" x14ac:dyDescent="0.2">
       <c r="A29" s="59" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="60" t="s">
         <v>93</v>
       </c>
-      <c r="B29" s="60" t="s">
+      <c r="C29" s="60" t="s">
         <v>94</v>
       </c>
-      <c r="C29" s="60" t="s">
+      <c r="D29" s="60" t="s">
         <v>95</v>
       </c>
-      <c r="D29" s="60" t="s">
+      <c r="E29" s="60" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F29" s="74"/>
       <c r="G29" s="60" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="114.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="94" t="s">
         <v>98</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="D30" s="97" t="s">
+      <c r="B30" s="93"/>
+      <c r="C30" s="93"/>
+      <c r="D30" s="93" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="60" t="s">
         <v>20</v>
       </c>
       <c r="F30" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="G30" s="59"/>
+    </row>
+    <row r="31" spans="1:7" ht="128.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="94"/>
+      <c r="B31" s="93"/>
+      <c r="C31" s="93"/>
+      <c r="D31" s="93"/>
+      <c r="E31" s="60" t="s">
+        <v>55</v>
+      </c>
+      <c r="F31" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="G31" s="59"/>
+    </row>
+    <row r="32" spans="1:7" ht="139.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="59" t="s">
         <v>100</v>
-      </c>
-[...17 lines deleted...]
-        <v>101</v>
       </c>
       <c r="B32" s="73"/>
       <c r="C32" s="73"/>
       <c r="D32" s="60" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E32" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="75"/>
       <c r="G32" s="67"/>
     </row>
-    <row r="33" spans="1:7" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7" ht="181.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="59" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="60" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E33" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F33" s="84" t="s">
+        <v>104</v>
+      </c>
+      <c r="G33" s="67" t="s">
         <v>105</v>
       </c>
-      <c r="G33" s="67" t="s">
+    </row>
+    <row r="34" spans="1:7" ht="181.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="59" t="s">
         <v>106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="59" t="s">
+      <c r="B34" s="60" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C34" s="66">
         <v>45912</v>
       </c>
       <c r="D34" s="60" t="s">
+        <v>108</v>
+      </c>
+      <c r="E34" s="60" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="F34" s="84"/>
       <c r="G34" s="67" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="114.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="59" t="s">
         <v>111</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="59" t="s">
+      <c r="B35" s="60" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C35" s="66">
         <v>45279</v>
       </c>
       <c r="D35" s="60" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="60" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="F35" s="84" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
       <c r="G35" s="67" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="189.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="59" t="s">
         <v>116</v>
-      </c>
-[...3 lines deleted...]
-        <v>117</v>
       </c>
       <c r="B36" s="73"/>
       <c r="C36" s="73"/>
       <c r="D36" s="60" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E36" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F36" s="61"/>
       <c r="G36" s="67"/>
     </row>
-    <row r="37" spans="1:7" ht="115" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" ht="114.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="59" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37" s="60" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C37" s="66">
         <v>45469</v>
       </c>
       <c r="D37" s="60" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E37" s="60" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="F37" s="60" t="s">
+      <c r="G37" s="67" t="s">
         <v>122</v>
       </c>
-      <c r="G37" s="67" t="s">
+    </row>
+    <row r="38" spans="1:7" ht="221.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="59" t="s">
         <v>123</v>
-      </c>
-[...3 lines deleted...]
-        <v>124</v>
       </c>
       <c r="B38" s="60"/>
       <c r="C38" s="60"/>
       <c r="D38" s="60" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E38" s="60"/>
       <c r="F38" s="61"/>
       <c r="G38" s="60" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="187.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="59" t="s">
         <v>126</v>
-      </c>
-[...3 lines deleted...]
-        <v>127</v>
       </c>
       <c r="B39" s="60"/>
       <c r="C39" s="60"/>
       <c r="D39" s="60" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E39" s="60" t="s">
         <v>12</v>
       </c>
       <c r="F39" s="61"/>
       <c r="G39" s="60" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:G39" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="15">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="A10:A11"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
-    <mergeCell ref="A1:G1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A10:A11"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.9055118110236221" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="43" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000[IN-CONFIDENCE]</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.54296875" style="17" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="75.7265625" customWidth="1"/>
+    <col min="1" max="1" width="37.5703125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="20.7109375" customWidth="1"/>
+    <col min="3" max="3" width="24.7109375" customWidth="1"/>
+    <col min="4" max="4" width="33.7109375" customWidth="1"/>
+    <col min="5" max="5" width="36.7109375" customWidth="1"/>
+    <col min="6" max="6" width="62.85546875" customWidth="1"/>
+    <col min="7" max="7" width="58.7109375" style="17" customWidth="1"/>
+    <col min="8" max="8" width="75.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="2" customFormat="1" ht="96.65" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" s="2" customFormat="1" ht="96.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="44"/>
       <c r="B1" s="103" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C1" s="104"/>
       <c r="D1" s="104"/>
       <c r="E1" s="104"/>
       <c r="F1" s="104"/>
       <c r="G1" s="104"/>
       <c r="H1" s="104"/>
     </row>
-    <row r="2" spans="1:8" ht="46" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:8" ht="69.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="8" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="9" t="s">
         <v>132</v>
-      </c>
-[...3 lines deleted...]
-        <v>133</v>
       </c>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="12"/>
       <c r="E3" s="10" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="45"/>
       <c r="H3" s="19"/>
     </row>
-    <row r="4" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="B4" s="10" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C4" s="10"/>
       <c r="D4" s="12">
         <v>40237</v>
       </c>
       <c r="E4" s="34" t="s">
+        <v>135</v>
+      </c>
+      <c r="F4" s="10" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G4" s="45"/>
       <c r="H4" s="19"/>
     </row>
-    <row r="5" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B5" s="10" t="s">
         <v>138</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="C5" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D5" s="12">
         <v>42581</v>
       </c>
       <c r="E5" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F5" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F5" s="10" t="s">
+      <c r="G5" s="18" t="s">
         <v>142</v>
       </c>
-      <c r="G5" s="18" t="s">
+      <c r="H5" s="19"/>
+    </row>
+    <row r="6" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="9" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="10"/>
       <c r="D6" s="12"/>
       <c r="E6" s="10" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="46"/>
       <c r="H6" s="51" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C7" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D7" s="12">
         <v>42581</v>
       </c>
       <c r="E7" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F7" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F7" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="20" t="s">
+        <v>146</v>
+      </c>
+      <c r="H7" s="50" t="s">
         <v>147</v>
       </c>
-      <c r="H7" s="50" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="8" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C8" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D8" s="12">
         <v>42581</v>
       </c>
       <c r="E8" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F8" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F8" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="H8" s="55" t="s">
         <v>149</v>
       </c>
-      <c r="H8" s="55" t="s">
+    </row>
+    <row r="9" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="9" t="s">
         <v>150</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B9" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C9" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D9" s="12">
         <v>42581</v>
       </c>
       <c r="E9" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F9" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F9" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="18" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H9" s="19"/>
     </row>
-    <row r="10" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B10" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C10" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D10" s="12">
         <v>42581</v>
       </c>
       <c r="E10" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F10" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F10" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="18" t="s">
+        <v>152</v>
+      </c>
+      <c r="H10" s="19"/>
+    </row>
+    <row r="11" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="9" t="s">
         <v>153</v>
       </c>
-      <c r="H10" s="19"/>
-[...4 lines deleted...]
-      </c>
       <c r="B11" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C11" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D11" s="12">
         <v>42581</v>
       </c>
       <c r="E11" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F11" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F11" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="18" t="s">
+        <v>154</v>
+      </c>
+      <c r="H11" s="19"/>
+    </row>
+    <row r="12" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="9" t="s">
         <v>155</v>
       </c>
-      <c r="H11" s="19"/>
-[...4 lines deleted...]
-      </c>
       <c r="B12" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C12" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D12" s="12">
         <v>42581</v>
       </c>
       <c r="E12" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F12" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F12" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="18" t="s">
+        <v>156</v>
+      </c>
+      <c r="H12" s="19"/>
+    </row>
+    <row r="13" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="9" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="12"/>
       <c r="E13" s="39" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="46"/>
       <c r="H13" s="52" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
         <v>160</v>
-      </c>
-[...3 lines deleted...]
-        <v>161</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="12"/>
       <c r="E14" s="39" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="21"/>
       <c r="H14" s="51" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C15" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D15" s="12">
         <v>42581</v>
       </c>
       <c r="E15" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F15" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F15" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="20" t="s">
+        <v>162</v>
+      </c>
+      <c r="H15" s="50" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="9" t="s">
         <v>163</v>
-      </c>
-[...6 lines deleted...]
-        <v>164</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="12"/>
       <c r="E16" s="39" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="21"/>
       <c r="H16" s="51" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="9" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B17" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C17" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D17" s="12">
         <v>42581</v>
       </c>
       <c r="E17" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F17" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F17" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="18" t="s">
+        <v>165</v>
+      </c>
+      <c r="H17" s="19"/>
+    </row>
+    <row r="18" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="9" t="s">
         <v>166</v>
       </c>
-      <c r="H17" s="19"/>
-[...4 lines deleted...]
-      </c>
       <c r="B18" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C18" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D18" s="12">
         <v>42581</v>
       </c>
       <c r="E18" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F18" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F18" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="18" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="H18" s="19"/>
     </row>
-    <row r="19" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C19" s="10"/>
       <c r="D19" s="12">
         <v>40512</v>
       </c>
       <c r="E19" s="10" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="21" t="s">
+        <v>170</v>
+      </c>
+      <c r="H19" s="51"/>
+    </row>
+    <row r="20" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="9" t="s">
         <v>171</v>
       </c>
-      <c r="H19" s="51"/>
-[...2 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="B20" s="10" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C20" s="22">
         <v>42847</v>
       </c>
       <c r="D20" s="12">
         <v>43491</v>
       </c>
       <c r="E20" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="F20" s="10" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="G20" s="14"/>
       <c r="H20" s="57"/>
     </row>
-    <row r="21" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="9" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B21" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C21" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D21" s="12">
         <v>42581</v>
       </c>
       <c r="E21" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F21" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F21" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="18" t="s">
+        <v>176</v>
+      </c>
+      <c r="H21" s="19"/>
+    </row>
+    <row r="22" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="9" t="s">
         <v>177</v>
       </c>
-      <c r="H21" s="19"/>
-[...4 lines deleted...]
-      </c>
       <c r="B22" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C22" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D22" s="12">
         <v>42581</v>
       </c>
       <c r="E22" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F22" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G22" s="10"/>
       <c r="H22" s="19"/>
     </row>
-    <row r="23" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B23" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C23" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D23" s="12">
         <v>42581</v>
       </c>
       <c r="E23" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F23" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F23" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="18" t="s">
+        <v>179</v>
+      </c>
+      <c r="H23" s="19"/>
+    </row>
+    <row r="24" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
         <v>180</v>
       </c>
-      <c r="H23" s="19"/>
-[...4 lines deleted...]
-      </c>
       <c r="B24" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C24" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D24" s="12">
         <v>42581</v>
       </c>
       <c r="E24" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F24" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F24" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="20" t="s">
+        <v>181</v>
+      </c>
+      <c r="H24" s="19" t="s">
         <v>182</v>
       </c>
-      <c r="H24" s="19" t="s">
+    </row>
+    <row r="25" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="9" t="s">
         <v>183</v>
-      </c>
-[...3 lines deleted...]
-        <v>184</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="10"/>
       <c r="D25" s="12"/>
       <c r="E25" s="39" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="47" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H25" s="51" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" s="1" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.35">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="B26" s="10" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="C26" s="12">
         <v>43294</v>
       </c>
       <c r="D26" s="92">
         <v>45120</v>
       </c>
       <c r="E26" s="10" t="s">
+        <v>186</v>
+      </c>
+      <c r="F26" s="10" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="G26" s="11"/>
       <c r="H26" s="13"/>
     </row>
-    <row r="27" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B27" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C27" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D27" s="12">
         <v>42581</v>
       </c>
       <c r="E27" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F27" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G27" s="10"/>
       <c r="H27" s="19"/>
     </row>
-    <row r="28" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="9" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B28" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C28" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D28" s="12">
         <v>42581</v>
       </c>
       <c r="E28" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F28" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G28" s="10"/>
       <c r="H28" s="19"/>
     </row>
-    <row r="29" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="9" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B29" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C29" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D29" s="12">
         <v>42581</v>
       </c>
       <c r="E29" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F29" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G29" s="10"/>
       <c r="H29" s="19"/>
     </row>
-    <row r="30" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="9" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B30" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C30" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D30" s="12">
         <v>42581</v>
       </c>
       <c r="E30" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F30" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G30" s="10"/>
       <c r="H30" s="19"/>
     </row>
-    <row r="31" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="9" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B31" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C31" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D31" s="12">
         <v>42581</v>
       </c>
       <c r="E31" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F31" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G31" s="10"/>
       <c r="H31" s="19"/>
     </row>
-    <row r="32" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="9" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B32" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C32" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D32" s="12">
         <v>42581</v>
       </c>
       <c r="E32" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F32" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G32" s="10"/>
       <c r="H32" s="19"/>
     </row>
-    <row r="33" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="9" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B33" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D33" s="12">
         <v>42581</v>
       </c>
       <c r="E33" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F33" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G33" s="10"/>
       <c r="H33" s="19"/>
     </row>
-    <row r="34" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="9" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B34" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D34" s="12">
         <v>42581</v>
       </c>
       <c r="E34" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F34" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G34" s="10"/>
       <c r="H34" s="19"/>
     </row>
-    <row r="35" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="9" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B35" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C35" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D35" s="12">
         <v>42581</v>
       </c>
       <c r="E35" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F35" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G35" s="10"/>
       <c r="H35" s="19"/>
     </row>
-    <row r="36" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="9" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B36" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C36" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D36" s="12">
         <v>42581</v>
       </c>
       <c r="E36" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F36" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G36" s="10"/>
       <c r="H36" s="54"/>
     </row>
-    <row r="37" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="9" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B37" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D37" s="12">
         <v>42581</v>
       </c>
       <c r="E37" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F37" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G37" s="10"/>
       <c r="H37" s="19"/>
     </row>
-    <row r="38" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="9" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B38" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C38" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D38" s="12">
         <v>42581</v>
       </c>
       <c r="E38" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F38" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G38" s="10"/>
       <c r="H38" s="19"/>
     </row>
-    <row r="39" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="39" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A39" s="9" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="10"/>
       <c r="D39" s="12"/>
       <c r="E39" s="39" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="10"/>
       <c r="G39" s="46"/>
       <c r="H39" s="51" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="38" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="10"/>
       <c r="D40" s="12"/>
       <c r="E40" s="39" t="s">
         <v>19</v>
       </c>
       <c r="F40" s="10"/>
       <c r="G40" s="47"/>
       <c r="H40" s="52" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="9" t="s">
         <v>203</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B41" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C41" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D41" s="12">
         <v>42581</v>
       </c>
       <c r="E41" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F41" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G41" s="10"/>
       <c r="H41" s="19"/>
     </row>
-    <row r="42" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="9" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B42" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C42" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D42" s="12">
         <v>42581</v>
       </c>
       <c r="E42" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F42" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F42" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="18" t="s">
+        <v>205</v>
+      </c>
+      <c r="H42" s="19"/>
+    </row>
+    <row r="43" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="9" t="s">
         <v>206</v>
       </c>
-      <c r="H42" s="19"/>
-[...4 lines deleted...]
-      </c>
       <c r="B43" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C43" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D43" s="12">
         <v>42581</v>
       </c>
       <c r="E43" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F43" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F43" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="18" t="s">
+        <v>207</v>
+      </c>
+      <c r="H43" s="19"/>
+    </row>
+    <row r="44" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="38" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>209</v>
       </c>
       <c r="B44" s="10"/>
       <c r="C44" s="10"/>
       <c r="D44" s="12"/>
       <c r="E44" s="39" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="10"/>
       <c r="G44" s="47"/>
       <c r="H44" s="51" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A45" s="38" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B45" s="10"/>
       <c r="C45" s="10"/>
       <c r="D45" s="12"/>
       <c r="E45" s="39" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F45" s="10"/>
       <c r="G45" s="46"/>
       <c r="H45" s="52" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="9" t="s">
         <v>212</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B46" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C46" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D46" s="12">
         <v>42581</v>
       </c>
       <c r="E46" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F46" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G46" s="10"/>
       <c r="H46" s="19"/>
     </row>
-    <row r="47" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="47" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A47" s="38" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B47" s="10"/>
       <c r="C47" s="10"/>
       <c r="D47" s="12"/>
       <c r="E47" s="39" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F47" s="10"/>
       <c r="G47" s="46"/>
       <c r="H47" s="56" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="9" t="s">
         <v>216</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B48" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C48" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D48" s="12">
         <v>42581</v>
       </c>
       <c r="E48" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F48" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F48" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="18" t="s">
+        <v>217</v>
+      </c>
+      <c r="H48" s="19"/>
+    </row>
+    <row r="49" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="9" t="s">
         <v>218</v>
       </c>
-      <c r="H48" s="19"/>
-[...4 lines deleted...]
-      </c>
       <c r="B49" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C49" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D49" s="12">
         <v>42581</v>
       </c>
       <c r="E49" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F49" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G49" s="10"/>
       <c r="H49" s="19"/>
     </row>
-    <row r="50" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="9" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B50" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C50" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D50" s="12">
         <v>42581</v>
       </c>
       <c r="E50" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F50" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G50" s="10"/>
       <c r="H50" s="19"/>
     </row>
-    <row r="51" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="9" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B51" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C51" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D51" s="12">
         <v>42581</v>
       </c>
       <c r="E51" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F51" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F51" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="18" t="s">
+        <v>221</v>
+      </c>
+      <c r="H51" s="19"/>
+    </row>
+    <row r="52" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="38" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="10"/>
       <c r="D52" s="12"/>
       <c r="E52" s="34" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F52" s="10"/>
       <c r="G52" s="47" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H52" s="51" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="9" t="s">
         <v>224</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B53" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C53" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D53" s="12">
         <v>42581</v>
       </c>
       <c r="E53" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F53" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G53" s="10"/>
       <c r="H53" s="19"/>
     </row>
-    <row r="54" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="54" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A54" s="38" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B54" s="10"/>
       <c r="C54" s="10"/>
       <c r="D54" s="12"/>
       <c r="E54" s="34" t="s">
         <v>19</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="46"/>
       <c r="H54" s="51" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="9" t="s">
         <v>227</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B55" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C55" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D55" s="12">
         <v>42581</v>
       </c>
       <c r="E55" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F55" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G55" s="10"/>
       <c r="H55" s="19"/>
     </row>
-    <row r="56" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="56" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A56" s="38" t="s">
+        <v>228</v>
+      </c>
+      <c r="B56" s="10" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C56" s="12">
         <v>39070</v>
       </c>
       <c r="D56" s="12">
         <v>40896</v>
       </c>
       <c r="E56" s="15" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F56" s="10"/>
       <c r="G56" s="46"/>
       <c r="H56" s="51"/>
     </row>
-    <row r="57" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="9" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C57" s="12">
         <v>40774</v>
       </c>
       <c r="D57" s="12">
         <v>42581</v>
       </c>
       <c r="E57" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F57" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F57" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="18" t="s">
+        <v>232</v>
+      </c>
+      <c r="H57" s="53"/>
+    </row>
+    <row r="58" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="38" t="s">
         <v>233</v>
-      </c>
-[...4 lines deleted...]
-        <v>234</v>
       </c>
       <c r="B58" s="10"/>
       <c r="C58" s="10"/>
       <c r="D58" s="12"/>
       <c r="E58" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F58" s="10"/>
       <c r="G58" s="47" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H58" s="51" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="38" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B59" s="10"/>
       <c r="C59" s="10"/>
       <c r="D59" s="12"/>
       <c r="E59" s="34" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F59" s="10"/>
       <c r="G59" s="47"/>
       <c r="H59" s="51" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="38" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B60" s="10"/>
       <c r="C60" s="10"/>
       <c r="D60" s="12"/>
       <c r="E60" s="34" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="10"/>
       <c r="G60" s="47"/>
       <c r="H60" s="51" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="9" t="s">
         <v>238</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B61" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C61" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D61" s="12">
         <v>42581</v>
       </c>
       <c r="E61" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F61" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F61" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G61" s="18" t="s">
+        <v>239</v>
+      </c>
+      <c r="H61" s="19"/>
+    </row>
+    <row r="62" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="9" t="s">
         <v>240</v>
       </c>
-      <c r="H61" s="19"/>
-[...4 lines deleted...]
-      </c>
       <c r="B62" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C62" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D62" s="12">
         <v>42581</v>
       </c>
       <c r="E62" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F62" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F62" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G62" s="18" t="s">
+        <v>241</v>
+      </c>
+      <c r="H62" s="19"/>
+    </row>
+    <row r="63" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="9" t="s">
         <v>242</v>
       </c>
-      <c r="H62" s="19"/>
-[...4 lines deleted...]
-      </c>
       <c r="B63" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D63" s="12">
         <v>42581</v>
       </c>
       <c r="E63" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F63" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F63" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G63" s="18" t="s">
+        <v>243</v>
+      </c>
+      <c r="H63" s="19"/>
+    </row>
+    <row r="64" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="9" t="s">
         <v>244</v>
       </c>
-      <c r="H63" s="19"/>
-[...4 lines deleted...]
-      </c>
       <c r="B64" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C64" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D64" s="12">
         <v>42581</v>
       </c>
       <c r="E64" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F64" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G64" s="10"/>
       <c r="H64" s="19"/>
     </row>
-    <row r="65" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="9" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B65" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C65" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D65" s="12">
         <v>42581</v>
       </c>
       <c r="E65" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F65" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G65" s="10"/>
       <c r="H65" s="19"/>
     </row>
-    <row r="66" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="66" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A66" s="38" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B66" s="10"/>
       <c r="C66" s="10"/>
       <c r="D66" s="12"/>
       <c r="E66" s="34" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F66" s="10"/>
       <c r="G66" s="46"/>
       <c r="H66" s="52" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A67" s="38" t="s">
         <v>249</v>
-      </c>
-[...3 lines deleted...]
-        <v>250</v>
       </c>
       <c r="B67" s="10"/>
       <c r="C67" s="10"/>
       <c r="D67" s="12">
         <v>39417</v>
       </c>
       <c r="E67" s="34" t="s">
         <v>23</v>
       </c>
       <c r="F67" s="10"/>
       <c r="G67" s="46"/>
       <c r="H67" s="51" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="38" t="s">
         <v>251</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="38" t="s">
+      <c r="B68" s="10" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="C68" s="12">
         <v>39771</v>
       </c>
       <c r="D68" s="12">
         <v>40765</v>
       </c>
       <c r="E68" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F68" s="10"/>
       <c r="G68" s="43" t="s">
+        <v>253</v>
+      </c>
+      <c r="H68" s="40"/>
+    </row>
+    <row r="69" spans="1:8" s="1" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="38" t="s">
         <v>254</v>
       </c>
-      <c r="H68" s="40"/>
-[...2 lines deleted...]
-      <c r="A69" s="38" t="s">
+      <c r="B69" s="10" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="C69" s="10">
         <v>2005</v>
       </c>
       <c r="D69" s="12"/>
       <c r="E69" s="34" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F69" s="10"/>
       <c r="G69" s="47" t="s">
+        <v>257</v>
+      </c>
+      <c r="H69" s="40"/>
+    </row>
+    <row r="70" spans="1:8" s="1" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="9" t="s">
         <v>258</v>
       </c>
-      <c r="H69" s="40"/>
-[...4 lines deleted...]
-      </c>
       <c r="B70" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C70" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D70" s="12">
         <v>42581</v>
       </c>
       <c r="E70" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F70" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G70" s="10"/>
       <c r="H70" s="10"/>
     </row>
-    <row r="71" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="9" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B71" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C71" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D71" s="12">
         <v>42581</v>
       </c>
       <c r="E71" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F71" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F71" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="18" t="s">
+        <v>260</v>
+      </c>
+      <c r="H71" s="10"/>
+    </row>
+    <row r="72" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A72" s="38" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
       <c r="B72" s="10"/>
       <c r="C72" s="10"/>
       <c r="D72" s="12"/>
       <c r="E72" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F72" s="10"/>
       <c r="G72" s="46"/>
       <c r="H72" s="13" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="1" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A73" s="38" t="s">
         <v>263</v>
-      </c>
-[...3 lines deleted...]
-        <v>264</v>
       </c>
       <c r="B73" s="10"/>
       <c r="C73" s="10"/>
       <c r="D73" s="12"/>
       <c r="E73" s="34" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F73" s="10"/>
       <c r="G73" s="46"/>
       <c r="H73" s="40" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="29" t="s">
+        <v>264</v>
+      </c>
+      <c r="B74" s="30" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="C74" s="30"/>
       <c r="D74" s="30"/>
       <c r="E74" s="30"/>
       <c r="F74" s="31"/>
       <c r="G74" s="32"/>
       <c r="H74" s="33"/>
     </row>
-    <row r="75" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="9" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B75" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C75" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D75" s="12">
         <v>42581</v>
       </c>
       <c r="E75" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F75" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G75" s="10"/>
       <c r="H75" s="10"/>
     </row>
-    <row r="76" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="9" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B76" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C76" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D76" s="12">
         <v>42581</v>
       </c>
       <c r="E76" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F76" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G76" s="10"/>
       <c r="H76" s="10"/>
     </row>
-    <row r="77" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="77" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A77" s="38" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B77" s="10"/>
       <c r="C77" s="10"/>
       <c r="D77" s="12"/>
       <c r="E77" s="34" t="s">
         <v>19</v>
       </c>
       <c r="F77" s="10"/>
       <c r="G77" s="46"/>
       <c r="H77" s="41" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="9" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B78" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C78" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D78" s="12">
         <v>42581</v>
       </c>
       <c r="E78" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F78" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F78" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G78" s="20" t="s">
+        <v>270</v>
+      </c>
+      <c r="H78" s="35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="9" t="s">
         <v>271</v>
       </c>
-      <c r="H78" s="35" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B79" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C79" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D79" s="12">
         <v>42581</v>
       </c>
       <c r="E79" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F79" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G79" s="10"/>
       <c r="H79" s="10"/>
     </row>
-    <row r="80" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="37" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C80" s="10"/>
       <c r="D80" s="12">
         <v>40237</v>
       </c>
       <c r="E80" s="34" t="s">
+        <v>273</v>
+      </c>
+      <c r="F80" s="10" t="s">
         <v>274</v>
       </c>
-      <c r="F80" s="10" t="s">
+      <c r="G80" s="47" t="s">
+        <v>90</v>
+      </c>
+      <c r="H80" s="42"/>
+    </row>
+    <row r="81" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="9" t="s">
         <v>275</v>
       </c>
-      <c r="G80" s="47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="B81" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C81" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D81" s="12">
         <v>42581</v>
       </c>
       <c r="E81" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F81" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F81" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G81" s="18" t="s">
+        <v>276</v>
+      </c>
+      <c r="H81" s="10"/>
+    </row>
+    <row r="82" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="23" t="s">
         <v>277</v>
       </c>
-      <c r="H81" s="10"/>
-[...2 lines deleted...]
-      <c r="A82" s="23" t="s">
+      <c r="B82" s="24" t="s">
         <v>278</v>
       </c>
-      <c r="B82" s="24" t="s">
+      <c r="C82" s="25" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="D82" s="24"/>
       <c r="E82" s="24"/>
       <c r="F82" s="26"/>
       <c r="G82" s="27" t="s">
+        <v>280</v>
+      </c>
+      <c r="H82" s="28"/>
+    </row>
+    <row r="83" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="9" t="s">
         <v>281</v>
       </c>
-      <c r="H82" s="28"/>
-[...4 lines deleted...]
-      </c>
       <c r="B83" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C83" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D83" s="12">
         <v>42581</v>
       </c>
       <c r="E83" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F83" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F83" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G83" s="20" t="s">
+        <v>282</v>
+      </c>
+      <c r="H83" s="35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="38" t="s">
         <v>283</v>
-      </c>
-[...6 lines deleted...]
-        <v>284</v>
       </c>
       <c r="B84" s="10"/>
       <c r="C84" s="10"/>
       <c r="D84" s="12"/>
       <c r="E84" s="34" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F84" s="10"/>
       <c r="G84" s="47" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H84" s="40" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="38" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B85" s="10"/>
       <c r="C85" s="10"/>
       <c r="D85" s="12"/>
       <c r="E85" s="34" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F85" s="10"/>
       <c r="G85" s="47" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H85" s="40" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="38" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B86" s="10"/>
       <c r="C86" s="10"/>
       <c r="D86" s="12"/>
       <c r="E86" s="34" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F86" s="10"/>
       <c r="G86" s="47" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H86" s="40" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1" ht="180" x14ac:dyDescent="0.25">
+      <c r="A87" s="9" t="s">
         <v>289</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="9" t="s">
+      <c r="B87" s="10" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C87" s="12">
         <v>43312</v>
       </c>
       <c r="D87" s="92">
         <v>45138</v>
       </c>
       <c r="E87" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="F87" s="10" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="G87" s="11"/>
       <c r="H87" s="13" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A88" s="38" t="s">
         <v>294</v>
-      </c>
-[...3 lines deleted...]
-        <v>295</v>
       </c>
       <c r="B88" s="10"/>
       <c r="C88" s="10"/>
       <c r="D88" s="12"/>
       <c r="E88" s="34" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F88" s="10"/>
       <c r="G88" s="46"/>
       <c r="H88" s="41" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A89" s="38" t="s">
         <v>297</v>
-      </c>
-[...3 lines deleted...]
-        <v>298</v>
       </c>
       <c r="B89" s="10"/>
       <c r="C89" s="10"/>
       <c r="D89" s="12"/>
       <c r="E89" s="34" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F89" s="10"/>
       <c r="G89" s="46"/>
       <c r="H89" s="41" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A90" s="38" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B90" s="10"/>
       <c r="C90" s="10"/>
       <c r="D90" s="12">
         <v>40543</v>
       </c>
       <c r="E90" s="34" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="10"/>
       <c r="G90" s="48"/>
       <c r="H90" s="40"/>
     </row>
-    <row r="91" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="9" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B91" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C91" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D91" s="12">
         <v>42581</v>
       </c>
       <c r="E91" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F91" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G91" s="10"/>
       <c r="H91" s="10"/>
     </row>
-    <row r="92" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="9" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B92" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C92" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D92" s="12">
         <v>42581</v>
       </c>
       <c r="E92" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F92" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F92" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G92" s="18" t="s">
+        <v>301</v>
+      </c>
+      <c r="H92" s="10"/>
+    </row>
+    <row r="93" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="9" t="s">
         <v>302</v>
       </c>
-      <c r="H92" s="10"/>
-[...4 lines deleted...]
-      </c>
       <c r="B93" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C93" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D93" s="12">
         <v>42581</v>
       </c>
       <c r="E93" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F93" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G93" s="10"/>
       <c r="H93" s="10"/>
     </row>
-    <row r="94" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="9" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B94" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C94" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D94" s="12">
         <v>42581</v>
       </c>
       <c r="E94" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F94" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F94" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G94" s="18" t="s">
+        <v>304</v>
+      </c>
+      <c r="H94" s="10"/>
+    </row>
+    <row r="95" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A95" s="38" t="s">
         <v>305</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
       <c r="B95" s="10"/>
       <c r="C95" s="10"/>
       <c r="D95" s="12"/>
       <c r="E95" s="34" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F95" s="10"/>
       <c r="G95" s="46"/>
       <c r="H95" s="13" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="9" t="s">
         <v>307</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B96" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C96" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D96" s="12">
         <v>42581</v>
       </c>
       <c r="E96" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F96" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F96" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G96" s="18" t="s">
+        <v>308</v>
+      </c>
+      <c r="H96" s="10"/>
+    </row>
+    <row r="97" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="9" t="s">
         <v>309</v>
       </c>
-      <c r="H96" s="10"/>
-[...4 lines deleted...]
-      </c>
       <c r="B97" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C97" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D97" s="12">
         <v>42581</v>
       </c>
       <c r="E97" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F97" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F97" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G97" s="18" t="s">
+        <v>310</v>
+      </c>
+      <c r="H97" s="10"/>
+    </row>
+    <row r="98" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="9" t="s">
         <v>311</v>
       </c>
-      <c r="H97" s="10"/>
-[...4 lines deleted...]
-      </c>
       <c r="B98" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C98" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D98" s="12">
         <v>42581</v>
       </c>
       <c r="E98" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F98" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F98" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G98" s="18" t="s">
+        <v>312</v>
+      </c>
+      <c r="H98" s="10"/>
+    </row>
+    <row r="99" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A99" s="38" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
       <c r="B99" s="10"/>
       <c r="C99" s="10"/>
       <c r="D99" s="12"/>
       <c r="E99" s="34" t="s">
         <v>23</v>
       </c>
       <c r="F99" s="10"/>
       <c r="G99" s="46"/>
       <c r="H99" s="40" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="9" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B100" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C100" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D100" s="12">
         <v>42581</v>
       </c>
       <c r="E100" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F100" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G100" s="10"/>
       <c r="H100" s="10"/>
     </row>
-    <row r="101" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="9" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B101" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C101" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D101" s="12">
         <v>42581</v>
       </c>
       <c r="E101" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F101" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F101" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G101" s="18" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="H101" s="10"/>
     </row>
-    <row r="102" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="9" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B102" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C102" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D102" s="12">
         <v>42581</v>
       </c>
       <c r="E102" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F102" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F102" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G102" s="20" t="s">
+        <v>317</v>
+      </c>
+      <c r="H102" s="35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="9" t="s">
         <v>318</v>
       </c>
-      <c r="H102" s="35" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B103" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C103" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D103" s="12">
         <v>42581</v>
       </c>
       <c r="E103" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F103" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G103" s="10"/>
       <c r="H103" s="10"/>
     </row>
-    <row r="104" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="9" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B104" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C104" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D104" s="12">
         <v>42581</v>
       </c>
       <c r="E104" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F104" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F104" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G104" s="18" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="H104" s="10"/>
     </row>
-    <row r="105" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="9" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B105" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C105" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D105" s="12">
         <v>42581</v>
       </c>
       <c r="E105" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F105" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F105" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G105" s="20" t="s">
+        <v>321</v>
+      </c>
+      <c r="H105" s="36" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="9" t="s">
         <v>322</v>
       </c>
-      <c r="H105" s="36" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B106" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C106" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D106" s="12">
         <v>42581</v>
       </c>
       <c r="E106" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F106" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G106" s="10"/>
       <c r="H106" s="10"/>
     </row>
-    <row r="107" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="9" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B107" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C107" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D107" s="12">
         <v>42581</v>
       </c>
       <c r="E107" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F107" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F107" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G107" s="20" t="s">
+        <v>324</v>
+      </c>
+      <c r="H107" s="36" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="9" t="s">
         <v>325</v>
       </c>
-      <c r="H107" s="36" t="s">
-[...4 lines deleted...]
-      <c r="A108" s="9" t="s">
+      <c r="B108" s="10" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="C108" s="12">
         <v>41908</v>
       </c>
       <c r="D108" s="12">
         <v>42368</v>
       </c>
       <c r="E108" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="F108" s="10" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="G108" s="11"/>
       <c r="H108" s="16"/>
     </row>
-    <row r="109" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="9" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C109" s="12">
         <v>40774</v>
       </c>
       <c r="D109" s="12">
         <v>42581</v>
       </c>
       <c r="E109" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F109" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F109" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G109" s="18" t="s">
+        <v>330</v>
+      </c>
+      <c r="H109" s="10"/>
+    </row>
+    <row r="110" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="9" t="s">
         <v>331</v>
       </c>
-      <c r="H109" s="10"/>
-[...4 lines deleted...]
-      </c>
       <c r="B110" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C110" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D110" s="12">
         <v>42581</v>
       </c>
       <c r="E110" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F110" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F110" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G110" s="18" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="H110" s="10"/>
     </row>
-    <row r="111" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="9" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B111" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C111" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D111" s="12">
         <v>42581</v>
       </c>
       <c r="E111" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F111" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F111" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G111" s="18" t="s">
+        <v>333</v>
+      </c>
+      <c r="H111" s="10"/>
+    </row>
+    <row r="112" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="9" t="s">
         <v>334</v>
       </c>
-      <c r="H111" s="10"/>
-[...4 lines deleted...]
-      </c>
       <c r="B112" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C112" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D112" s="12">
         <v>42581</v>
       </c>
       <c r="E112" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F112" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F112" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G112" s="18" t="s">
+        <v>335</v>
+      </c>
+      <c r="H112" s="10"/>
+    </row>
+    <row r="113" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="9" t="s">
         <v>336</v>
       </c>
-      <c r="H112" s="10"/>
-[...4 lines deleted...]
-      </c>
       <c r="B113" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C113" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D113" s="12">
         <v>42581</v>
       </c>
       <c r="E113" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F113" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F113" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G113" s="18" t="s">
+        <v>337</v>
+      </c>
+      <c r="H113" s="10"/>
+    </row>
+    <row r="114" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="9" t="s">
         <v>338</v>
       </c>
-      <c r="H113" s="10"/>
-[...4 lines deleted...]
-      </c>
       <c r="B114" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C114" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D114" s="12">
         <v>42581</v>
       </c>
       <c r="E114" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F114" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F114" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G114" s="18" t="s">
+        <v>339</v>
+      </c>
+      <c r="H114" s="10"/>
+    </row>
+    <row r="115" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="9" t="s">
         <v>340</v>
       </c>
-      <c r="H114" s="10"/>
-[...4 lines deleted...]
-      </c>
       <c r="B115" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C115" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D115" s="12">
         <v>42581</v>
       </c>
       <c r="E115" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F115" s="10" t="s">
         <v>141</v>
       </c>
-      <c r="F115" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G115" s="18" t="s">
+        <v>341</v>
+      </c>
+      <c r="H115" s="10"/>
+    </row>
+    <row r="116" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="9" t="s">
         <v>342</v>
       </c>
-      <c r="H115" s="10"/>
-[...4 lines deleted...]
-      </c>
       <c r="B116" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C116" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D116" s="12">
         <v>42581</v>
       </c>
       <c r="E116" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F116" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G116" s="10"/>
       <c r="H116" s="10"/>
     </row>
-    <row r="117" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="117" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A117" s="38" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B117" s="10"/>
       <c r="C117" s="10"/>
       <c r="D117" s="12"/>
       <c r="E117" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F117" s="10"/>
       <c r="G117" s="46"/>
       <c r="H117" s="40" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:8" s="1" customFormat="1" ht="141" customHeight="1" x14ac:dyDescent="0.25">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1" ht="141" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="9" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B118" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C118" s="10" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D118" s="12">
         <v>42581</v>
       </c>
       <c r="E118" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="F118" s="10" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G118" s="10"/>
       <c r="H118" s="10"/>
     </row>
-    <row r="119" spans="1:8" s="1" customFormat="1" ht="118.5" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="119" spans="1:8" s="1" customFormat="1" ht="118.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A119" s="37" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B119" s="10"/>
       <c r="C119" s="10"/>
       <c r="D119" s="12"/>
       <c r="E119" s="34" t="s">
         <v>19</v>
       </c>
       <c r="F119" s="10"/>
       <c r="G119" s="49"/>
       <c r="H119" s="10" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:H119" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="1">
     <mergeCell ref="B1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000[IN-CONFIDENCE]</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28567302-e66f-4b8d-854a-7529efaf450a" xmlns:ns3="5aa70786-cd8b-42a4-91ae-1e1c75e49b61" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab604afd12c5a22f2764b4092dea3ea7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100064FF3E8D4D0C5449355384210064A5E" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1d4bc1d7b8ba5698a1e525c43bdeac46">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28567302-e66f-4b8d-854a-7529efaf450a" xmlns:ns3="5aa70786-cd8b-42a4-91ae-1e1c75e49b61" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="360af5529d471562b424037b7d0030f4" ns2:_="" ns3:_="">
     <xsd:import namespace="28567302-e66f-4b8d-854a-7529efaf450a"/>
     <xsd:import namespace="5aa70786-cd8b-42a4-91ae-1e1c75e49b61"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -12954,150 +13013,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="28567302-e66f-4b8d-854a-7529efaf450a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5aa70786-cd8b-42a4-91ae-1e1c75e49b61">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="28567302-e66f-4b8d-854a-7529efaf450a">WORK-83258987-927</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="28567302-e66f-4b8d-854a-7529efaf450a">
+      <Url>https://worksafenz.sharepoint.com/sites/BusSol-Comms-DEV/_layouts/15/DocIdRedir.aspx?ID=WORK-83258987-927</Url>
+      <Description>WORK-83258987-927</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...45 lines deleted...]
-</spe:Receivers>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B3CE9B2-5086-4C51-ACF1-F126FD263904}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32FD7DA-3F52-46D3-BA6A-AB73B4BBB37F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E52156-D0E7-4497-9793-9861EEA6AF9A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81E411CF-067A-4575-AB92-F886D5F42B04}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{969721F4-C1EE-4267-AA68-59063B09D9F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7148F7C-55C5-4D9D-9AD0-2E2B4CF89D81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="28567302-e66f-4b8d-854a-7529efaf450a"/>
     <ds:schemaRef ds:uri="5aa70786-cd8b-42a4-91ae-1e1c75e49b61"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81E411CF-067A-4575-AB92-F886D5F42B04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="28567302-e66f-4b8d-854a-7529efaf450a"/>
+    <ds:schemaRef ds:uri="5aa70786-cd8b-42a4-91ae-1e1c75e49b61"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E52156-D0E7-4497-9793-9861EEA6AF9A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32FD7DA-3F52-46D3-BA6A-AB73B4BBB37F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -13265,29 +13294,29 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_SetDate">
     <vt:lpwstr>2023-04-04T00:54:21Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_Name">
     <vt:lpwstr>IN-CONFIDENCE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_SiteId">
     <vt:lpwstr>a8547185-c9ba-4557-bc1c-8481be4ecec6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_ActionId">
     <vt:lpwstr>f24075e8-437d-46f7-9be0-0b4c27c10167</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>29df94c1-5132-41fc-89e4-deecdacad83e</vt:lpwstr>
+    <vt:lpwstr>64db4009-f5e8-49c0-83aa-1fe057bd65e7</vt:lpwstr>
   </property>
 </Properties>
 </file>