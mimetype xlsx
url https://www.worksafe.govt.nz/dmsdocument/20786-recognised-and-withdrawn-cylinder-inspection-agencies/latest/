--- v1 (2026-06-30)
+++ v2 (2026-08-24)
@@ -16,127 +16,127 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://worksafenz-my.sharepoint.com/personal/charlotte_rae_worksafe_govt_nz/Documents/Documents/A_Website files/Tools, registers, and resources/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F9E6F150-DE35-41C1-935F-1B02E62DC497}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E311D0D6-B2E1-4414-A5FB-3B97C3BB17A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-14115" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Active RIAs" sheetId="1" r:id="rId1"/>
     <sheet name="Inactive RIAs" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Active RIAs'!$A$4:$G$39</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Active RIAs'!$A$4:$G$40</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Inactive RIAs'!$A$2:$H$119</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Active RIAs'!$A$1:$G$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Active RIAs'!$A$1:$G$40</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="727" uniqueCount="347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="732" uniqueCount="351">
   <si>
     <r>
       <t xml:space="preserve">Recognised Inspection Agencies
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>Updated June 2026</t>
+      <t>Updated July 2026</t>
     </r>
   </si>
   <si>
     <t>General Register Notes</t>
   </si>
   <si>
     <t>Note: Cylinders manufactured/imported on or after 30 September 2008 must have a manufacturer’s certificate endorsed by one of the inspection agencies on this list. If the mark used by the inspection agency differs to the one nominated below, please contact WorkSafe. When an agency has offices located in different countries, the approved country offices are listed on this register. Manufacturing certificates endorsed by offices in countries not listed are not valid.</t>
   </si>
   <si>
     <t>Name of Inspection Agency</t>
   </si>
   <si>
     <t>Record Number</t>
   </si>
   <si>
     <t>Date of Registration</t>
   </si>
   <si>
     <t>Locations of Operation</t>
   </si>
   <si>
     <t>Inspection Scope</t>
   </si>
   <si>
     <t>Mark</t>
@@ -612,50 +612,168 @@
       </rPr>
       <t xml:space="preserve">: 11/10/2024
 Expiry: 11/10/2029
 Recognition scope amended under </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>RIA2404A</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: 26/02/2025
 Expiry retained: 11/10/2029</t>
     </r>
   </si>
   <si>
+    <t>Bureau Veritas Italia S.P.A</t>
+  </si>
+  <si>
+    <t>RIA2601</t>
+  </si>
+  <si>
+    <t>Recognition under record number INSP11001:
+19/08/2011</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inspection and verification testing of cylinders to the following design standards:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>European Normative Standards</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+BS EN 12245:2009+A1:2011
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>International Organisation for Standardisation</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ISO 11119-3:2013</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Recognition as an EU Notified Body under EPA, record number </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>INSP11001</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">: 19/08/2011
+EPA recognition expired: 19/08/2016
+Recognition under </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>RIA2601</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>: 24/07/2026
+Expiry: 24/07/2031</t>
+    </r>
+  </si>
+  <si>
     <t xml:space="preserve">Bureau Veritas (Thailand) Ltd </t>
   </si>
   <si>
     <t>RIA2203</t>
   </si>
   <si>
     <t>Recognition under record number INSP1703:
 06/09/2017</t>
   </si>
   <si>
     <t xml:space="preserve">Huaykwang, Bangkok 10310, Thailand </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Inspection and verification testing of cylinders to the following design standards:</t>
     </r>
     <r>
       <rPr>
@@ -2007,53 +2125,50 @@
   <si>
     <t>Arrowhead Industrial Services Limited UK</t>
   </si>
   <si>
     <t xml:space="preserve">Asistencia Tecnica Industrial S.A.E. Spain </t>
   </si>
   <si>
     <t>CE 0053</t>
   </si>
   <si>
     <t>Asociacion Espanola de Normalizaciony Certificacion (Aenor) Spain</t>
   </si>
   <si>
     <t>CE 0099</t>
   </si>
   <si>
     <t>Association Pour La Securite Des Appareils A Pression (ASAP)</t>
   </si>
   <si>
     <t>CE 0851</t>
   </si>
   <si>
     <t>Associazione Nationale Pel II Controllo Della Combustione (ANCC)</t>
   </si>
   <si>
-    <t>Italy</t>
-[...1 lines deleted...]
-  <si>
     <t>Could not be contacted</t>
   </si>
   <si>
     <t>AvOx</t>
   </si>
   <si>
     <t>Ceased business as an inspection agency</t>
   </si>
   <si>
     <t>CE 0964</t>
   </si>
   <si>
     <t>British Oxygen Company</t>
   </si>
   <si>
     <t xml:space="preserve">BSI UK </t>
   </si>
   <si>
     <t>CE 0086</t>
   </si>
   <si>
     <t xml:space="preserve">Bundersanstalt Fur Materialforschung Und Prufung (BAM) Germany </t>
   </si>
   <si>
     <t>CE 0589</t>
@@ -2062,53 +2177,50 @@
     <t>INSP09004</t>
   </si>
   <si>
     <t xml:space="preserve">Australia </t>
   </si>
   <si>
     <t>Mark not recorded</t>
   </si>
   <si>
     <t>Bureau Veritas (India) Pvt. Ltd.</t>
   </si>
   <si>
     <t>INSP1601</t>
   </si>
   <si>
     <t xml:space="preserve">06, F-4, Sector 3, Noida, Uttarpradesh 201301, India </t>
   </si>
   <si>
     <t>Cylinders and compressed gas containers made to the following standards: ISO9809, ISO11439, ISO4706, ISO11120, EN1442, DOT4BA and DOT39</t>
   </si>
   <si>
     <t xml:space="preserve">Bureau Veritas Certification S.A Spain </t>
   </si>
   <si>
     <t>CE 1035</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bureau Veritas Italia S.P.A</t>
   </si>
   <si>
     <t>Bureau Veritas UK Limited</t>
   </si>
   <si>
     <t>CE 0041</t>
   </si>
   <si>
     <t>Bureau Veritas
 (France, Austria)</t>
   </si>
   <si>
     <t>CE 0062</t>
   </si>
   <si>
     <t>Note: Inteco is now trading as Bureau Veritas.
 Recognition under record number INSP11001 lapsed, however recognition maintained under different scope.</t>
   </si>
   <si>
     <t>Calor Gas</t>
   </si>
   <si>
     <t>Center of Industrial Safety Registration Zone II</t>
   </si>
   <si>
@@ -3127,51 +3239,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -3403,78 +3515,87 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -3695,57 +3816,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>812800</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>702128</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1761218</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>1609726</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18673" name="Picture 249">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000F1480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -3917,57 +4038,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>885825</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>1089932</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1490826</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>1733550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18687" name="Picture 191">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000FF480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -3991,57 +4112,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>782534</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2105025</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>1906691</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18688" name="Picture 120">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000000490000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
@@ -4063,57 +4184,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>83004</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>523875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>4721679</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>2047875</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18689" name="Picture 1198">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001490000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -4137,57 +4258,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>714375</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1028700</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18690" name="Picture 1" descr="Pi mark">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002490000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -4309,57 +4430,57 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>796017</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>163287</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1563205</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>995113</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18746" name="Picture 516">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A490000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
@@ -4381,57 +4502,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>778601</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>483055</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1514659</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>1110277</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="113" name="Flowchart: Decision 112">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000071000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11989526" y="19094905"/>
           <a:ext cx="736058" cy="627222"/>
         </a:xfrm>
         <a:prstGeom prst="flowChartDecision">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
@@ -4452,57 +4573,57 @@
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="en-NZ" sz="3600">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>H</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>835478</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>1122590</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1559378</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>1836965</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18755" name="Picture 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043490000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -4526,57 +4647,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>571500</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>548368</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1861457</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>1723118</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
@@ -4600,57 +4721,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>794657</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>398689</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1542795</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>1230515</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 516">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42E952B1-99ED-4120-9EBD-D316954A4CC4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
@@ -4672,57 +4793,57 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>657225</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>247651</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1790700</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>1031423</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F3375A2-8851-E37E-234E-A44832B4F5E2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
@@ -4799,273 +4920,273 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>685800</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>217716</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1601560</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>1133476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE00FD53-5BE2-4911-85B1-FA7304226430}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11896725" y="37431891"/>
           <a:ext cx="915760" cy="915760"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1025" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{192B2665-AE23-022F-770C-00F7BE66BB16}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="11747500" y="13843000"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="AutoShape 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FAC9FF6-95BD-C725-19A2-0AEA5E0A0103}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="11747500" y="13843000"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>977900</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>739775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1324023</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>1114477</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{447128E6-FD31-F556-30A8-BCF45295EA20}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{7FAC9FF6-95BD-C725-19A2-0AEA5E0A0103}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12188825" y="14589125"/>
           <a:ext cx="346123" cy="374702"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>157843</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2133600</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>2117648</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="15" name="Group 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17A9FA75-82E4-3C6B-9DEF-6E8B1D91466E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11375231" y="22958312"/>
-          <a:ext cx="1962150" cy="1959805"/>
+          <a:off x="11911013" y="25307018"/>
+          <a:ext cx="1962150" cy="1956630"/>
           <a:chOff x="11375231" y="20327031"/>
           <a:chExt cx="1962150" cy="1959805"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
           <xdr:cNvPr id="6" name="Group 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18752862-EEEF-4DB4-671E-CFD8EA96B574}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="11375231" y="20327031"/>
             <a:ext cx="1962150" cy="1051832"/>
             <a:chOff x="11420475" y="21979618"/>
             <a:chExt cx="1962150" cy="1051832"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:pic>
           <xdr:nvPicPr>
@@ -5220,74 +5341,74 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-NZ" sz="1100"/>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-NZ" sz="1000">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Current mark as of recognition 22/05/2023</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>768531</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>292555</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1477736</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>1269469</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="19" name="Group 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC4A1CEE-4C48-7C2C-EB7D-F302E24F06B7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11972312" y="21485680"/>
-          <a:ext cx="709205" cy="976914"/>
+          <a:off x="12511269" y="23834386"/>
+          <a:ext cx="702855" cy="970564"/>
           <a:chOff x="11979456" y="20380780"/>
           <a:chExt cx="709205" cy="976914"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="114" name="Flowchart: Decision 113">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000072000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="11979456" y="20380780"/>
             <a:ext cx="709205" cy="620484"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartDecision">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -5383,52 +5504,52 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>646794</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>385078</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1608819</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>1250419</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="21" name="Group 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7EA0F72-E274-351E-05E6-FF9C7028FF8C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11850575" y="4147453"/>
-          <a:ext cx="962025" cy="865341"/>
+          <a:off x="12386357" y="4138722"/>
+          <a:ext cx="965200" cy="858991"/>
           <a:chOff x="11857719" y="4156978"/>
           <a:chExt cx="962025" cy="865341"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="18667" name="Picture 47" descr="Arrowhead mark">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000EB480000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill rotWithShape="1">
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -5525,51 +5646,51 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>847725</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>809625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1500538</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>1669519</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="23" name="Group 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D241147-3BE7-1B9A-B6D2-FD58EF1098B5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12051506" y="8048625"/>
+          <a:off x="12584113" y="8033544"/>
           <a:ext cx="652813" cy="859894"/>
           <a:chOff x="12058650" y="8067675"/>
           <a:chExt cx="652813" cy="859894"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="2" name="Picture 5031">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D849E765-57DB-B1DD-6FBA-D63B3FCC9976}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
@@ -5634,74 +5755,74 @@
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-NZ" sz="1400">
                 <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>IA02</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>78921</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2091149</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>942975</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="25" name="Group 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BC6CE61-6E88-0B68-2150-43130D3D043D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11394281" y="31249484"/>
-          <a:ext cx="1900649" cy="864054"/>
+          <a:off x="11930063" y="33547390"/>
+          <a:ext cx="1897474" cy="860879"/>
           <a:chOff x="11401425" y="30292221"/>
           <a:chExt cx="1900649" cy="864054"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="18751" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F490000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -5789,74 +5910,74 @@
               <a:rPr lang="en-NZ" sz="1400">
                 <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>0038</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-NZ" sz="1000">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mark in use for UK operations</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>800100</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>577396</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1463871</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>1259944</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="35" name="Group 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E8AF3B2-4759-14DB-59CB-29077E92D07B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="12003881" y="49250146"/>
-          <a:ext cx="663771" cy="682548"/>
+          <a:off x="12539663" y="51575040"/>
+          <a:ext cx="663771" cy="679373"/>
           <a:chOff x="12011025" y="47773771"/>
           <a:chExt cx="663771" cy="682548"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="9" name="Picture 2" descr="CE mark">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -5936,74 +6057,74 @@
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-NZ" sz="1400">
                 <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>0045</a:t>
             </a:r>
             <a:endParaRPr lang="en-NZ" sz="1200">
               <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2081624</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>1054554</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="45" name="Group 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{080B3698-03C4-05ED-2016-1D49E423B541}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11384756" y="42267188"/>
-          <a:ext cx="1900649" cy="864054"/>
+          <a:off x="11917363" y="44600813"/>
+          <a:ext cx="1906999" cy="867229"/>
           <a:chOff x="11391900" y="40071675"/>
           <a:chExt cx="1900649" cy="864054"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="37" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE3775D1-142B-87D6-645C-F7F5BEFE9060}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -6091,74 +6212,74 @@
               <a:rPr lang="en-NZ" sz="1400">
                 <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>0120</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-NZ" sz="1000">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mark in use for UK operations</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>876301</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2081624</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>2076450</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="44" name="Group 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20B2D802-C4D2-6521-FF1C-236C053F5FC0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11384756" y="42952989"/>
-          <a:ext cx="1900649" cy="1200149"/>
+          <a:off x="11917363" y="45286614"/>
+          <a:ext cx="1906999" cy="1200149"/>
           <a:chOff x="11391900" y="40757476"/>
           <a:chExt cx="1900649" cy="1200149"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="42" name="Picture 41">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDA75F68-68AD-C32C-A1E8-CE551DA35F1D}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -6212,74 +6333,74 @@
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-NZ" sz="1400">
                 <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>0120</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>1057275</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2266950</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>1869747</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="17" name="Group 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{275232A2-16A0-4C92-9C02-C14778AF78CB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11232356" y="32227838"/>
-          <a:ext cx="2238375" cy="812472"/>
+          <a:off x="11764963" y="34522569"/>
+          <a:ext cx="2241550" cy="815647"/>
           <a:chOff x="11239500" y="31156276"/>
           <a:chExt cx="2238375" cy="812472"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="26" name="Picture 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B6B1534-6875-E722-9C52-75A014F44A37}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -6334,57 +6455,57 @@
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-NZ" sz="1000">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mark valid for operations outside UK as of 25/01/2023</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>447675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1626052</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>1003044</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Picture 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{870B4A90-7D7D-43DE-BF7A-51D837FBB308}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
@@ -6406,52 +6527,52 @@
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>154782</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>107160</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>2138363</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>1583532</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="33" name="Group 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69B70CD6-7ADE-9D80-8EDC-7785ACE23C7B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="11358563" y="13942223"/>
-          <a:ext cx="1983581" cy="1476372"/>
+          <a:off x="11894345" y="13927141"/>
+          <a:ext cx="1986756" cy="1479547"/>
           <a:chOff x="11334751" y="13966035"/>
           <a:chExt cx="1983581" cy="1476372"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
           <xdr:cNvPr id="16" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5555ADE5-A216-4D04-88F3-66427D9CAC6C}"/>
               </a:ext>
               <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
                 <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{7FAC9FF6-95BD-C725-19A2-0AEA5E0A0103}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -6656,57 +6777,57 @@
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12203906" y="16371094"/>
           <a:ext cx="346123" cy="374702"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>678656</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>762000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1633956</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>1478472</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Picture 4" descr="image001">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3404DD8D-DD30-4EF9-B8BE-AC21822EBA0C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
@@ -6765,50 +6886,103 @@
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{7FAC9FF6-95BD-C725-19A2-0AEA5E0A0103}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12180093" y="12846844"/>
+          <a:ext cx="346123" cy="374702"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>988218</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>988219</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1334341</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>1362921</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F722954E-E76A-4F1E-8944-6C689F4326C6}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{7FAC9FF6-95BD-C725-19A2-0AEA5E0A0103}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12191999" y="18799969"/>
           <a:ext cx="346123" cy="374702"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1499775</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>129721</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>2868236</xdr:colOff>
       <xdr:row>71</xdr:row>
@@ -9434,3410 +9608,3388 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O39"/>
+  <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomLeft" sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="29.7265625" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="3" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="21.28515625" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="16384" width="8.85546875" style="1"/>
+    <col min="3" max="3" width="21.26953125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="27.7265625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="71.453125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="34.26953125" style="4" customWidth="1"/>
+    <col min="7" max="7" width="72.1796875" style="6" customWidth="1"/>
+    <col min="8" max="8" width="8.81640625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="2" customFormat="1" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="98" t="s">
+    <row r="1" spans="1:15" s="2" customFormat="1" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="96" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="99"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="98"/>
+    </row>
+    <row r="2" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="77"/>
       <c r="B2" s="78"/>
       <c r="C2" s="78"/>
       <c r="D2" s="78"/>
       <c r="E2" s="78"/>
       <c r="F2" s="78"/>
       <c r="G2" s="79"/>
     </row>
-    <row r="3" spans="1:15" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="101" t="s">
+      <c r="B3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="101"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:15" s="80" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C3" s="99"/>
+      <c r="D3" s="99"/>
+      <c r="E3" s="99"/>
+      <c r="F3" s="99"/>
+      <c r="G3" s="99"/>
+    </row>
+    <row r="4" spans="1:15" s="80" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="76" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="76" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="76" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="76" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="76" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="76" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="63" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="64"/>
       <c r="C5" s="64"/>
       <c r="D5" s="64" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="64" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="83" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="64" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="59" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="60"/>
       <c r="C6" s="60"/>
       <c r="D6" s="60" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="61"/>
       <c r="G6" s="60"/>
     </row>
-    <row r="7" spans="1:15" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:15" ht="133.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="59" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="60"/>
       <c r="C7" s="60"/>
       <c r="D7" s="60" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="60" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="60"/>
     </row>
-    <row r="8" spans="1:15" ht="141" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:15" ht="141" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="59" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="60"/>
       <c r="C8" s="60"/>
       <c r="D8" s="60" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="60" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="82" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="60" t="s">
         <v>14</v>
       </c>
       <c r="O8" s="7"/>
     </row>
-    <row r="9" spans="1:15" ht="204" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" ht="204" x14ac:dyDescent="0.25">
       <c r="A9" s="59" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="60" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="60" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="60" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="60" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="62" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="60" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="85.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" ht="85.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="102" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="95"/>
-[...1 lines deleted...]
-      <c r="D10" s="95" t="s">
+      <c r="B10" s="104"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="61"/>
       <c r="G10" s="59"/>
     </row>
-    <row r="11" spans="1:15" ht="102.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D11" s="96"/>
+    <row r="11" spans="1:15" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="103"/>
+      <c r="B11" s="105"/>
+      <c r="C11" s="105"/>
+      <c r="D11" s="105"/>
       <c r="E11" s="60" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="65" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="59"/>
     </row>
-    <row r="12" spans="1:15" ht="127.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" ht="127.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="59" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="60"/>
       <c r="C12" s="60"/>
       <c r="D12" s="60" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="18"/>
       <c r="G12" s="60" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="127.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" ht="127.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="59" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="60" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="66" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="60" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="60" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="18"/>
       <c r="G13" s="60" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="186" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" ht="186" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="60" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="66" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="60" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="90" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="18"/>
       <c r="G14" s="60" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="15" spans="1:15" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" ht="186" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="63" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="C15" s="89" t="s">
+      <c r="C15" s="93" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="64" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="90" t="s">
         <v>52</v>
       </c>
-      <c r="F15" s="17"/>
-      <c r="G15" s="91" t="s">
+      <c r="F15" s="94"/>
+      <c r="G15" s="64" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="126" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="94" t="s">
+    <row r="16" spans="1:15" ht="140.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="60"/>
-[...4 lines deleted...]
-      <c r="E16" s="60" t="s">
+      <c r="B16" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="F16" s="61"/>
-[...3 lines deleted...]
-      <c r="A17" s="94"/>
+      <c r="C16" s="89" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="64" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="90" t="s">
+        <v>58</v>
+      </c>
+      <c r="F16" s="95"/>
+      <c r="G16" s="91" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="126" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="101" t="s">
+        <v>60</v>
+      </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
-      <c r="D17" s="93"/>
+      <c r="D17" s="100" t="s">
+        <v>11</v>
+      </c>
       <c r="E17" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="F17" s="61"/>
+      <c r="G17" s="59"/>
+    </row>
+    <row r="18" spans="1:7" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="101"/>
+      <c r="B18" s="60"/>
+      <c r="C18" s="60"/>
+      <c r="D18" s="100"/>
+      <c r="E18" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="F17" s="68"/>
-[...21 lines deleted...]
-      <c r="G18" s="60" t="s">
+      <c r="F18" s="68"/>
+      <c r="G18" s="59"/>
+    </row>
+    <row r="19" spans="1:7" ht="175" x14ac:dyDescent="0.25">
+      <c r="A19" s="59" t="s">
         <v>62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="94" t="s">
+      <c r="B19" s="60" t="s">
         <v>63</v>
       </c>
-      <c r="B19" s="60"/>
-[...1 lines deleted...]
-      <c r="D19" s="93" t="s">
+      <c r="C19" s="66" t="s">
         <v>64</v>
       </c>
-      <c r="E19" s="60" t="s">
-[...6 lines deleted...]
-      <c r="A20" s="94"/>
+      <c r="D19" s="60" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" s="87" t="s">
+        <v>66</v>
+      </c>
+      <c r="F19" s="69" t="s">
+        <v>67</v>
+      </c>
+      <c r="G19" s="60" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="135.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="101" t="s">
+        <v>69</v>
+      </c>
       <c r="B20" s="60"/>
       <c r="C20" s="60"/>
-      <c r="D20" s="93"/>
+      <c r="D20" s="100" t="s">
+        <v>70</v>
+      </c>
       <c r="E20" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="F20" s="61"/>
+      <c r="G20" s="59"/>
+    </row>
+    <row r="21" spans="1:7" ht="115.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="101"/>
+      <c r="B21" s="60"/>
+      <c r="C21" s="60"/>
+      <c r="D21" s="100"/>
+      <c r="E21" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="F20" s="68" t="s">
-[...26 lines deleted...]
-      </c>
+      <c r="F21" s="68" t="s">
+        <v>71</v>
+      </c>
+      <c r="G21" s="59"/>
+    </row>
+    <row r="22" spans="1:7" ht="229.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="59" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="70"/>
+      <c r="C22" s="66"/>
       <c r="D22" s="60" t="s">
-        <v>70</v>
-[...7 lines deleted...]
-      <c r="G22" s="59" t="s">
         <v>73</v>
       </c>
-    </row>
-    <row r="23" spans="1:7" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="E22" s="60"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="60"/>
+    </row>
+    <row r="23" spans="1:7" ht="155" x14ac:dyDescent="0.25">
       <c r="A23" s="86" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="85" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="88">
+        <v>45216</v>
+      </c>
+      <c r="D23" s="60" t="s">
+        <v>76</v>
+      </c>
+      <c r="E23" s="87" t="s">
+        <v>77</v>
+      </c>
+      <c r="F23" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="G23" s="59" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="115" x14ac:dyDescent="0.25">
+      <c r="A24" s="86" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="85" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" s="88">
         <v>45212</v>
       </c>
-      <c r="D23" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="87" t="s">
+      <c r="D24" s="60" t="s">
         <v>76</v>
-      </c>
-[...16 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E24" s="87" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="71"/>
-      <c r="G24" s="60" t="s">
+      <c r="F24" s="1"/>
+      <c r="G24" s="59" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="123.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="229.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="59" t="s">
         <v>84</v>
       </c>
-      <c r="B25" s="60"/>
-      <c r="C25" s="60"/>
+      <c r="B25" s="70" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" s="66" t="s">
+        <v>86</v>
+      </c>
       <c r="D25" s="60" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="87" t="s">
+        <v>88</v>
+      </c>
+      <c r="F25" s="71"/>
+      <c r="G25" s="60" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="59" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" s="60"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="E25" s="60" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E26" s="60" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="F26" s="72"/>
+        <v>91</v>
+      </c>
+      <c r="F26" s="82" t="s">
+        <v>92</v>
+      </c>
       <c r="G26" s="59"/>
     </row>
-    <row r="27" spans="1:7" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C27" s="60"/>
+    <row r="27" spans="1:7" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="59" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" s="73"/>
+      <c r="C27" s="73"/>
       <c r="D27" s="60" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="60" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="F27" s="72"/>
       <c r="G27" s="59"/>
     </row>
-    <row r="28" spans="1:7" ht="174.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="97"/>
+    <row r="28" spans="1:7" ht="133.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="101" t="s">
+        <v>94</v>
+      </c>
       <c r="B28" s="60"/>
       <c r="C28" s="60"/>
       <c r="D28" s="60" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="60" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="F28" s="20"/>
+        <v>95</v>
+      </c>
+      <c r="F28" s="81" t="s">
+        <v>96</v>
+      </c>
       <c r="G28" s="59"/>
     </row>
-    <row r="29" spans="1:7" ht="102" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      </c>
+    <row r="29" spans="1:7" ht="174.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="103"/>
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
       <c r="D29" s="60" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="E29" s="60" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="G29" s="60" t="s">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="94" t="s">
+      <c r="F29" s="20"/>
+      <c r="G29" s="59"/>
+    </row>
+    <row r="30" spans="1:7" ht="101.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="59" t="s">
         <v>98</v>
       </c>
-      <c r="B30" s="93"/>
-[...1 lines deleted...]
-      <c r="D30" s="93" t="s">
+      <c r="B30" s="60" t="s">
+        <v>99</v>
+      </c>
+      <c r="C30" s="60" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" s="60" t="s">
+        <v>101</v>
+      </c>
+      <c r="E30" s="60" t="s">
+        <v>102</v>
+      </c>
+      <c r="F30" s="74"/>
+      <c r="G30" s="60" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="101" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" s="100"/>
+      <c r="C31" s="100"/>
+      <c r="D31" s="100" t="s">
         <v>19</v>
       </c>
-      <c r="E30" s="60" t="s">
+      <c r="E31" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="F30" s="18" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="F31" s="18" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="G31" s="59"/>
     </row>
-    <row r="32" spans="1:7" ht="139.5" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      </c>
+    <row r="32" spans="1:7" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="101"/>
+      <c r="B32" s="100"/>
+      <c r="C32" s="100"/>
+      <c r="D32" s="100"/>
       <c r="E32" s="60" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-    <row r="33" spans="1:7" ht="181.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>61</v>
+      </c>
+      <c r="F32" s="18" t="s">
+        <v>105</v>
+      </c>
+      <c r="G32" s="59"/>
+    </row>
+    <row r="33" spans="1:7" ht="139.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="59" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B33" s="73"/>
       <c r="C33" s="73"/>
       <c r="D33" s="60" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="E33" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="F33" s="84" t="s">
-[...6 lines deleted...]
-    <row r="34" spans="1:7" ht="181.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F33" s="75"/>
+      <c r="G33" s="67"/>
+    </row>
+    <row r="34" spans="1:7" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="59" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="C34" s="66">
+        <v>108</v>
+      </c>
+      <c r="B34" s="73"/>
+      <c r="C34" s="73"/>
+      <c r="D34" s="60" t="s">
+        <v>109</v>
+      </c>
+      <c r="E34" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" s="84" t="s">
+        <v>110</v>
+      </c>
+      <c r="G34" s="67" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="181.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="59" t="s">
+        <v>112</v>
+      </c>
+      <c r="B35" s="60" t="s">
+        <v>113</v>
+      </c>
+      <c r="C35" s="66">
         <v>45912</v>
       </c>
-      <c r="D34" s="60" t="s">
-[...17 lines deleted...]
-      <c r="C35" s="66">
+      <c r="D35" s="60" t="s">
+        <v>114</v>
+      </c>
+      <c r="E35" s="60" t="s">
+        <v>115</v>
+      </c>
+      <c r="F35" s="84"/>
+      <c r="G35" s="67" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="115" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="59" t="s">
+        <v>117</v>
+      </c>
+      <c r="B36" s="60" t="s">
+        <v>118</v>
+      </c>
+      <c r="C36" s="66">
         <v>45279</v>
       </c>
-      <c r="D35" s="60" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="84" t="e" vm="1">
+      <c r="D36" s="60" t="s">
+        <v>119</v>
+      </c>
+      <c r="E36" s="60" t="s">
+        <v>120</v>
+      </c>
+      <c r="F36" s="84" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
-      <c r="G35" s="67" t="s">
-[...12 lines deleted...]
-      <c r="E36" s="60" t="s">
+      <c r="G36" s="67" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="189.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="59" t="s">
+        <v>122</v>
+      </c>
+      <c r="B37" s="73"/>
+      <c r="C37" s="73"/>
+      <c r="D37" s="60" t="s">
+        <v>123</v>
+      </c>
+      <c r="E37" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="F36" s="61"/>
-[...9 lines deleted...]
-      <c r="C37" s="66">
+      <c r="F37" s="61"/>
+      <c r="G37" s="67"/>
+    </row>
+    <row r="38" spans="1:7" ht="115" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="59" t="s">
+        <v>124</v>
+      </c>
+      <c r="B38" s="60" t="s">
+        <v>125</v>
+      </c>
+      <c r="C38" s="66">
         <v>45469</v>
       </c>
-      <c r="D37" s="60" t="s">
-[...13 lines deleted...]
-      <c r="A38" s="59" t="s">
+      <c r="D38" s="60" t="s">
         <v>123</v>
       </c>
-      <c r="B38" s="60"/>
-[...10 lines deleted...]
-    <row r="39" spans="1:7" ht="187.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E38" s="60" t="s">
+        <v>126</v>
+      </c>
+      <c r="F38" s="60" t="s">
+        <v>127</v>
+      </c>
+      <c r="G38" s="67" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="221.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="59" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B39" s="60"/>
       <c r="C39" s="60"/>
       <c r="D39" s="60" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="E39" s="60"/>
       <c r="F39" s="61"/>
       <c r="G39" s="60" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="187.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="59" t="s">
+        <v>132</v>
+      </c>
+      <c r="B40" s="60"/>
+      <c r="C40" s="60"/>
+      <c r="D40" s="60" t="s">
+        <v>133</v>
+      </c>
+      <c r="E40" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" s="61"/>
+      <c r="G40" s="60" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:G39" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A4:G40" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="15">
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="B3:G3"/>
-    <mergeCell ref="D16:D17"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="A17:A18"/>
     <mergeCell ref="A10:A11"/>
-    <mergeCell ref="D30:D31"/>
-[...6 lines deleted...]
-    <mergeCell ref="D10:D11"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.9055118110236221" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="43" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000[IN-CONFIDENCE]</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H119"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="37.5703125" style="17" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="75.7109375" customWidth="1"/>
+    <col min="1" max="1" width="37.54296875" style="17" customWidth="1"/>
+    <col min="2" max="2" width="20.7265625" customWidth="1"/>
+    <col min="3" max="3" width="24.7265625" customWidth="1"/>
+    <col min="4" max="4" width="33.7265625" customWidth="1"/>
+    <col min="5" max="5" width="36.7265625" customWidth="1"/>
+    <col min="6" max="6" width="62.81640625" customWidth="1"/>
+    <col min="7" max="7" width="58.7265625" style="17" customWidth="1"/>
+    <col min="8" max="8" width="75.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="2" customFormat="1" ht="96.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="2" customFormat="1" ht="96.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="44"/>
-      <c r="B1" s="103" t="s">
-[...9 lines deleted...]
-    <row r="2" spans="1:8" ht="69.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="106" t="s">
+        <v>134</v>
+      </c>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+    </row>
+    <row r="2" spans="1:8" ht="46" x14ac:dyDescent="0.35">
       <c r="A2" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="8" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="9" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="12"/>
       <c r="E3" s="10" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="45"/>
       <c r="H3" s="19"/>
     </row>
-    <row r="4" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="37" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B4" s="10" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="C4" s="10"/>
       <c r="D4" s="12">
         <v>40237</v>
       </c>
       <c r="E4" s="34" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="F4" s="10" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="G4" s="45"/>
       <c r="H4" s="19"/>
     </row>
-    <row r="5" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="9" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C5" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D5" s="12">
         <v>42581</v>
       </c>
       <c r="E5" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F5" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G5" s="18" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="H5" s="19"/>
     </row>
-    <row r="6" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A6" s="9" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="10"/>
       <c r="D6" s="12"/>
       <c r="E6" s="10" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="46"/>
       <c r="H6" s="51" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C7" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D7" s="12">
         <v>42581</v>
       </c>
       <c r="E7" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F7" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G7" s="20" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="H7" s="50" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D8" s="12">
         <v>42581</v>
       </c>
       <c r="E8" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F8" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G8" s="20" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="H8" s="55" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="9" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D9" s="12">
         <v>42581</v>
       </c>
       <c r="E9" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G9" s="18" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="H9" s="19"/>
     </row>
-    <row r="10" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="9" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B10" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D10" s="12">
         <v>42581</v>
       </c>
       <c r="E10" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G10" s="18" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="H10" s="19"/>
     </row>
-    <row r="11" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="9" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B11" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D11" s="12">
         <v>42581</v>
       </c>
       <c r="E11" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G11" s="18" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="H11" s="19"/>
     </row>
-    <row r="12" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="9" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B12" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D12" s="12">
         <v>42581</v>
       </c>
       <c r="E12" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G12" s="18" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="H12" s="19"/>
     </row>
-    <row r="13" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A13" s="9" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="12"/>
       <c r="E13" s="39" t="s">
-        <v>158</v>
+        <v>51</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="46"/>
       <c r="H13" s="52" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="9" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="12"/>
       <c r="E14" s="39" t="s">
         <v>19</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="21"/>
       <c r="H14" s="51" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C15" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D15" s="12">
         <v>42581</v>
       </c>
       <c r="E15" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F15" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G15" s="20" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="H15" s="50" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="9" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="12"/>
       <c r="E16" s="39" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="21"/>
       <c r="H16" s="51" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="9" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D17" s="12">
         <v>42581</v>
       </c>
       <c r="E17" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F17" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G17" s="18" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="H17" s="19"/>
     </row>
-    <row r="18" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="9" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C18" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D18" s="12">
         <v>42581</v>
       </c>
       <c r="E18" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F18" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G18" s="18" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="H18" s="19"/>
     </row>
-    <row r="19" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C19" s="10"/>
       <c r="D19" s="12">
         <v>40512</v>
       </c>
       <c r="E19" s="10" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="21" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="H19" s="51"/>
     </row>
-    <row r="20" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="9" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B20" s="10" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C20" s="22">
         <v>42847</v>
       </c>
       <c r="D20" s="12">
         <v>43491</v>
       </c>
       <c r="E20" s="10" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="F20" s="10" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="G20" s="14"/>
       <c r="H20" s="57"/>
     </row>
-    <row r="21" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="9" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D21" s="12">
         <v>42581</v>
       </c>
       <c r="E21" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F21" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G21" s="18" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="H21" s="19"/>
     </row>
-    <row r="22" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="9" t="s">
-        <v>177</v>
+        <v>48</v>
       </c>
       <c r="B22" s="10" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>144</v>
+      </c>
+      <c r="C22" s="12">
+        <v>40774</v>
       </c>
       <c r="D22" s="12">
         <v>42581</v>
       </c>
       <c r="E22" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F22" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G22" s="10"/>
       <c r="H22" s="19"/>
     </row>
-    <row r="23" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="9" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D23" s="12">
         <v>42581</v>
       </c>
       <c r="E23" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F23" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G23" s="18" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="H23" s="19"/>
     </row>
-    <row r="24" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="9" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C24" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D24" s="12">
         <v>42581</v>
       </c>
       <c r="E24" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F24" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G24" s="20" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="H24" s="19" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="9" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="10"/>
       <c r="D25" s="12"/>
       <c r="E25" s="39" t="s">
         <v>31</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="47" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="H25" s="51" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" s="1" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="1" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="9" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C26" s="12">
         <v>43294</v>
       </c>
       <c r="D26" s="92">
         <v>45120</v>
       </c>
       <c r="E26" s="10" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="F26" s="10" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="G26" s="11"/>
       <c r="H26" s="13"/>
     </row>
-    <row r="27" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="9" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D27" s="12">
         <v>42581</v>
       </c>
       <c r="E27" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F27" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G27" s="10"/>
       <c r="H27" s="19"/>
     </row>
-    <row r="28" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="9" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D28" s="12">
         <v>42581</v>
       </c>
       <c r="E28" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F28" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G28" s="10"/>
       <c r="H28" s="19"/>
     </row>
-    <row r="29" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="9" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D29" s="12">
         <v>42581</v>
       </c>
       <c r="E29" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F29" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G29" s="10"/>
       <c r="H29" s="19"/>
     </row>
-    <row r="30" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="9" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C30" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D30" s="12">
         <v>42581</v>
       </c>
       <c r="E30" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F30" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G30" s="10"/>
       <c r="H30" s="19"/>
     </row>
-    <row r="31" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="9" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C31" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D31" s="12">
         <v>42581</v>
       </c>
       <c r="E31" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F31" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G31" s="10"/>
       <c r="H31" s="19"/>
     </row>
-    <row r="32" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="9" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C32" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D32" s="12">
         <v>42581</v>
       </c>
       <c r="E32" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F32" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G32" s="10"/>
       <c r="H32" s="19"/>
     </row>
-    <row r="33" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="9" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C33" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D33" s="12">
         <v>42581</v>
       </c>
       <c r="E33" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F33" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G33" s="10"/>
       <c r="H33" s="19"/>
     </row>
-    <row r="34" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="9" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B34" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C34" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D34" s="12">
         <v>42581</v>
       </c>
       <c r="E34" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F34" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G34" s="10"/>
       <c r="H34" s="19"/>
     </row>
-    <row r="35" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="9" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C35" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D35" s="12">
         <v>42581</v>
       </c>
       <c r="E35" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F35" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G35" s="10"/>
       <c r="H35" s="19"/>
     </row>
-    <row r="36" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="9" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C36" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D36" s="12">
         <v>42581</v>
       </c>
       <c r="E36" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F36" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G36" s="10"/>
       <c r="H36" s="54"/>
     </row>
-    <row r="37" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="9" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C37" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D37" s="12">
         <v>42581</v>
       </c>
       <c r="E37" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F37" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G37" s="10"/>
       <c r="H37" s="19"/>
     </row>
-    <row r="38" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="9" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C38" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D38" s="12">
         <v>42581</v>
       </c>
       <c r="E38" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F38" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G38" s="10"/>
       <c r="H38" s="19"/>
     </row>
-    <row r="39" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A39" s="9" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="10"/>
       <c r="D39" s="12"/>
       <c r="E39" s="39" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="10"/>
       <c r="G39" s="46"/>
       <c r="H39" s="51" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="38" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="10"/>
       <c r="D40" s="12"/>
       <c r="E40" s="39" t="s">
         <v>19</v>
       </c>
       <c r="F40" s="10"/>
       <c r="G40" s="47"/>
       <c r="H40" s="52" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="9" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C41" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D41" s="12">
         <v>42581</v>
       </c>
       <c r="E41" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F41" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G41" s="10"/>
       <c r="H41" s="19"/>
     </row>
-    <row r="42" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="9" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C42" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D42" s="12">
         <v>42581</v>
       </c>
       <c r="E42" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F42" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G42" s="18" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="H42" s="19"/>
     </row>
-    <row r="43" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="9" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C43" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D43" s="12">
         <v>42581</v>
       </c>
       <c r="E43" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F43" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G43" s="18" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="H43" s="19"/>
     </row>
-    <row r="44" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="38" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B44" s="10"/>
       <c r="C44" s="10"/>
       <c r="D44" s="12"/>
       <c r="E44" s="39" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="10"/>
       <c r="G44" s="47"/>
       <c r="H44" s="51" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A45" s="38" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B45" s="10"/>
       <c r="C45" s="10"/>
       <c r="D45" s="12"/>
       <c r="E45" s="39" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="F45" s="10"/>
       <c r="G45" s="46"/>
       <c r="H45" s="52" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="9" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C46" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D46" s="12">
         <v>42581</v>
       </c>
       <c r="E46" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F46" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G46" s="10"/>
       <c r="H46" s="19"/>
     </row>
-    <row r="47" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A47" s="38" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B47" s="10"/>
       <c r="C47" s="10"/>
       <c r="D47" s="12"/>
       <c r="E47" s="39" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="F47" s="10"/>
       <c r="G47" s="46"/>
       <c r="H47" s="56" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="9" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C48" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D48" s="12">
         <v>42581</v>
       </c>
       <c r="E48" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F48" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G48" s="18" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="H48" s="19"/>
     </row>
-    <row r="49" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="9" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C49" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D49" s="12">
         <v>42581</v>
       </c>
       <c r="E49" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F49" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G49" s="10"/>
       <c r="H49" s="19"/>
     </row>
-    <row r="50" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="9" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C50" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D50" s="12">
         <v>42581</v>
       </c>
       <c r="E50" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F50" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G50" s="10"/>
       <c r="H50" s="19"/>
     </row>
-    <row r="51" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="9" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C51" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D51" s="12">
         <v>42581</v>
       </c>
       <c r="E51" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F51" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G51" s="18" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="H51" s="19"/>
     </row>
-    <row r="52" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="38" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B52" s="10"/>
       <c r="C52" s="10"/>
       <c r="D52" s="12"/>
       <c r="E52" s="34" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="F52" s="10"/>
       <c r="G52" s="47" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="H52" s="51" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="9" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C53" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D53" s="12">
         <v>42581</v>
       </c>
       <c r="E53" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F53" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G53" s="10"/>
       <c r="H53" s="19"/>
     </row>
-    <row r="54" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A54" s="38" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B54" s="10"/>
       <c r="C54" s="10"/>
       <c r="D54" s="12"/>
       <c r="E54" s="34" t="s">
         <v>19</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="46"/>
       <c r="H54" s="51" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="9" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C55" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D55" s="12">
         <v>42581</v>
       </c>
       <c r="E55" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F55" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G55" s="10"/>
       <c r="H55" s="19"/>
     </row>
-    <row r="56" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="56" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A56" s="38" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C56" s="12">
         <v>39070</v>
       </c>
       <c r="D56" s="12">
         <v>40896</v>
       </c>
       <c r="E56" s="15" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="F56" s="10"/>
       <c r="G56" s="46"/>
       <c r="H56" s="51"/>
     </row>
-    <row r="57" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="9" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C57" s="12">
         <v>40774</v>
       </c>
       <c r="D57" s="12">
         <v>42581</v>
       </c>
       <c r="E57" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F57" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G57" s="18" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="H57" s="53"/>
     </row>
-    <row r="58" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="38" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B58" s="10"/>
       <c r="C58" s="10"/>
       <c r="D58" s="12"/>
       <c r="E58" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F58" s="10"/>
       <c r="G58" s="47" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="H58" s="51" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="38" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B59" s="10"/>
       <c r="C59" s="10"/>
       <c r="D59" s="12"/>
       <c r="E59" s="34" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="F59" s="10"/>
       <c r="G59" s="47"/>
       <c r="H59" s="51" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="38" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B60" s="10"/>
       <c r="C60" s="10"/>
       <c r="D60" s="12"/>
       <c r="E60" s="34" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="10"/>
       <c r="G60" s="47"/>
       <c r="H60" s="51" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="9" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B61" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C61" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D61" s="12">
         <v>42581</v>
       </c>
       <c r="E61" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F61" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G61" s="18" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="H61" s="19"/>
     </row>
-    <row r="62" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="9" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C62" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D62" s="12">
         <v>42581</v>
       </c>
       <c r="E62" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F62" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G62" s="18" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="H62" s="19"/>
     </row>
-    <row r="63" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="9" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C63" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D63" s="12">
         <v>42581</v>
       </c>
       <c r="E63" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F63" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G63" s="18" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="H63" s="19"/>
     </row>
-    <row r="64" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="9" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C64" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D64" s="12">
         <v>42581</v>
       </c>
       <c r="E64" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F64" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G64" s="10"/>
       <c r="H64" s="19"/>
     </row>
-    <row r="65" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="9" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C65" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D65" s="12">
         <v>42581</v>
       </c>
       <c r="E65" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F65" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G65" s="10"/>
       <c r="H65" s="19"/>
     </row>
-    <row r="66" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A66" s="38" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B66" s="10"/>
       <c r="C66" s="10"/>
       <c r="D66" s="12"/>
       <c r="E66" s="34" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="F66" s="10"/>
       <c r="G66" s="46"/>
       <c r="H66" s="52" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A67" s="38" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B67" s="10"/>
       <c r="C67" s="10"/>
       <c r="D67" s="12">
         <v>39417</v>
       </c>
       <c r="E67" s="34" t="s">
         <v>23</v>
       </c>
       <c r="F67" s="10"/>
       <c r="G67" s="46"/>
       <c r="H67" s="51" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="38" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C68" s="12">
         <v>39771</v>
       </c>
       <c r="D68" s="12">
         <v>40765</v>
       </c>
       <c r="E68" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F68" s="10"/>
       <c r="G68" s="43" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="H68" s="40"/>
     </row>
-    <row r="69" spans="1:8" s="1" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:8" s="1" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="38" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C69" s="10">
         <v>2005</v>
       </c>
       <c r="D69" s="12"/>
       <c r="E69" s="34" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="F69" s="10"/>
       <c r="G69" s="47" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="H69" s="40"/>
     </row>
-    <row r="70" spans="1:8" s="1" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:8" s="1" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="9" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C70" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D70" s="12">
         <v>42581</v>
       </c>
       <c r="E70" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F70" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G70" s="10"/>
       <c r="H70" s="10"/>
     </row>
-    <row r="71" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A71" s="9" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C71" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D71" s="12">
         <v>42581</v>
       </c>
       <c r="E71" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F71" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G71" s="18" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="H71" s="10"/>
     </row>
-    <row r="72" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="72" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A72" s="38" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B72" s="10"/>
       <c r="C72" s="10"/>
       <c r="D72" s="12"/>
       <c r="E72" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F72" s="10"/>
       <c r="G72" s="46"/>
       <c r="H72" s="13" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:8" s="1" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="1" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A73" s="38" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B73" s="10"/>
       <c r="C73" s="10"/>
       <c r="D73" s="12"/>
       <c r="E73" s="34" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="F73" s="10"/>
       <c r="G73" s="46"/>
       <c r="H73" s="40" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A74" s="29" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B74" s="30" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C74" s="30"/>
       <c r="D74" s="30"/>
       <c r="E74" s="30"/>
       <c r="F74" s="31"/>
       <c r="G74" s="32"/>
       <c r="H74" s="33"/>
     </row>
-    <row r="75" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A75" s="9" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C75" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D75" s="12">
         <v>42581</v>
       </c>
       <c r="E75" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F75" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G75" s="10"/>
       <c r="H75" s="10"/>
     </row>
-    <row r="76" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A76" s="9" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C76" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D76" s="12">
         <v>42581</v>
       </c>
       <c r="E76" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F76" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G76" s="10"/>
       <c r="H76" s="10"/>
     </row>
-    <row r="77" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="77" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A77" s="38" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B77" s="10"/>
       <c r="C77" s="10"/>
       <c r="D77" s="12"/>
       <c r="E77" s="34" t="s">
         <v>19</v>
       </c>
       <c r="F77" s="10"/>
       <c r="G77" s="46"/>
       <c r="H77" s="41" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A78" s="9" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C78" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D78" s="12">
         <v>42581</v>
       </c>
       <c r="E78" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F78" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G78" s="20" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="H78" s="35" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A79" s="9" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C79" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D79" s="12">
         <v>42581</v>
       </c>
       <c r="E79" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F79" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G79" s="10"/>
       <c r="H79" s="10"/>
     </row>
-    <row r="80" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A80" s="37" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C80" s="10"/>
       <c r="D80" s="12">
         <v>40237</v>
       </c>
       <c r="E80" s="34" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="F80" s="10" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="G80" s="47" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H80" s="42"/>
     </row>
-    <row r="81" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A81" s="9" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B81" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C81" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D81" s="12">
         <v>42581</v>
       </c>
       <c r="E81" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F81" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G81" s="18" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="H81" s="10"/>
     </row>
-    <row r="82" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A82" s="23" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B82" s="24" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C82" s="25" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D82" s="24"/>
       <c r="E82" s="24"/>
       <c r="F82" s="26"/>
       <c r="G82" s="27" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="H82" s="28"/>
     </row>
-    <row r="83" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A83" s="9" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C83" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D83" s="12">
         <v>42581</v>
       </c>
       <c r="E83" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F83" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G83" s="20" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="H83" s="35" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A84" s="38" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B84" s="10"/>
       <c r="C84" s="10"/>
       <c r="D84" s="12"/>
       <c r="E84" s="34" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="F84" s="10"/>
       <c r="G84" s="47" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="H84" s="40" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A85" s="38" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B85" s="10"/>
       <c r="C85" s="10"/>
       <c r="D85" s="12"/>
       <c r="E85" s="34" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="F85" s="10"/>
       <c r="G85" s="47" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="H85" s="40" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A86" s="38" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B86" s="10"/>
       <c r="C86" s="10"/>
       <c r="D86" s="12"/>
       <c r="E86" s="34" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="F86" s="10"/>
       <c r="G86" s="47" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="H86" s="40" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:8" s="1" customFormat="1" ht="180" x14ac:dyDescent="0.25">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="1" customFormat="1" ht="160.5" x14ac:dyDescent="0.35">
       <c r="A87" s="9" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B87" s="10" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C87" s="12">
         <v>43312</v>
       </c>
       <c r="D87" s="92">
         <v>45138</v>
       </c>
       <c r="E87" s="10" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="F87" s="10" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="G87" s="11"/>
       <c r="H87" s="13" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A88" s="38" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B88" s="10"/>
       <c r="C88" s="10"/>
       <c r="D88" s="12"/>
       <c r="E88" s="34" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="F88" s="10"/>
       <c r="G88" s="46"/>
       <c r="H88" s="41" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A89" s="38" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B89" s="10"/>
       <c r="C89" s="10"/>
       <c r="D89" s="12"/>
       <c r="E89" s="34" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="F89" s="10"/>
       <c r="G89" s="46"/>
       <c r="H89" s="41" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A90" s="38" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B90" s="10"/>
       <c r="C90" s="10"/>
       <c r="D90" s="12">
         <v>40543</v>
       </c>
       <c r="E90" s="34" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="10"/>
       <c r="G90" s="48"/>
       <c r="H90" s="40"/>
     </row>
-    <row r="91" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A91" s="9" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C91" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D91" s="12">
         <v>42581</v>
       </c>
       <c r="E91" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F91" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G91" s="10"/>
       <c r="H91" s="10"/>
     </row>
-    <row r="92" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A92" s="9" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B92" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C92" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D92" s="12">
         <v>42581</v>
       </c>
       <c r="E92" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F92" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G92" s="18" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="H92" s="10"/>
     </row>
-    <row r="93" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A93" s="9" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B93" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C93" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D93" s="12">
         <v>42581</v>
       </c>
       <c r="E93" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F93" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G93" s="10"/>
       <c r="H93" s="10"/>
     </row>
-    <row r="94" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A94" s="9" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B94" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C94" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D94" s="12">
         <v>42581</v>
       </c>
       <c r="E94" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F94" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G94" s="18" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="H94" s="10"/>
     </row>
-    <row r="95" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="95" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A95" s="38" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B95" s="10"/>
       <c r="C95" s="10"/>
       <c r="D95" s="12"/>
       <c r="E95" s="34" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="F95" s="10"/>
       <c r="G95" s="46"/>
       <c r="H95" s="13" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A96" s="9" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B96" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C96" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D96" s="12">
         <v>42581</v>
       </c>
       <c r="E96" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F96" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G96" s="18" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="H96" s="10"/>
     </row>
-    <row r="97" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A97" s="9" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B97" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C97" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D97" s="12">
         <v>42581</v>
       </c>
       <c r="E97" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F97" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G97" s="18" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="H97" s="10"/>
     </row>
-    <row r="98" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A98" s="9" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B98" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C98" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D98" s="12">
         <v>42581</v>
       </c>
       <c r="E98" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F98" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G98" s="18" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="H98" s="10"/>
     </row>
-    <row r="99" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="99" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A99" s="38" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B99" s="10"/>
       <c r="C99" s="10"/>
       <c r="D99" s="12"/>
       <c r="E99" s="34" t="s">
         <v>23</v>
       </c>
       <c r="F99" s="10"/>
       <c r="G99" s="46"/>
       <c r="H99" s="40" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A100" s="9" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="B100" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C100" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D100" s="12">
         <v>42581</v>
       </c>
       <c r="E100" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F100" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G100" s="10"/>
       <c r="H100" s="10"/>
     </row>
-    <row r="101" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A101" s="9" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B101" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C101" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D101" s="12">
         <v>42581</v>
       </c>
       <c r="E101" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F101" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G101" s="18" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="H101" s="10"/>
     </row>
-    <row r="102" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A102" s="9" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="B102" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C102" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D102" s="12">
         <v>42581</v>
       </c>
       <c r="E102" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F102" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G102" s="20" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="H102" s="35" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A103" s="9" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C103" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D103" s="12">
         <v>42581</v>
       </c>
       <c r="E103" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F103" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G103" s="10"/>
       <c r="H103" s="10"/>
     </row>
-    <row r="104" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A104" s="9" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C104" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D104" s="12">
         <v>42581</v>
       </c>
       <c r="E104" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F104" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G104" s="18" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="H104" s="10"/>
     </row>
-    <row r="105" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A105" s="9" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B105" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C105" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D105" s="12">
         <v>42581</v>
       </c>
       <c r="E105" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F105" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G105" s="20" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="H105" s="36" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A106" s="9" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B106" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C106" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D106" s="12">
         <v>42581</v>
       </c>
       <c r="E106" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F106" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G106" s="10"/>
       <c r="H106" s="10"/>
     </row>
-    <row r="107" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A107" s="9" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C107" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D107" s="12">
         <v>42581</v>
       </c>
       <c r="E107" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F107" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G107" s="20" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="H107" s="36" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A108" s="9" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B108" s="10" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C108" s="12">
         <v>41908</v>
       </c>
       <c r="D108" s="12">
         <v>42368</v>
       </c>
       <c r="E108" s="10" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="F108" s="10" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="G108" s="11"/>
       <c r="H108" s="16"/>
     </row>
-    <row r="109" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A109" s="9" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C109" s="12">
         <v>40774</v>
       </c>
       <c r="D109" s="12">
         <v>42581</v>
       </c>
       <c r="E109" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F109" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G109" s="18" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="H109" s="10"/>
     </row>
-    <row r="110" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A110" s="9" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B110" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C110" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D110" s="12">
         <v>42581</v>
       </c>
       <c r="E110" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F110" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G110" s="18" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="H110" s="10"/>
     </row>
-    <row r="111" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A111" s="9" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B111" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C111" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D111" s="12">
         <v>42581</v>
       </c>
       <c r="E111" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F111" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G111" s="18" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="H111" s="10"/>
     </row>
-    <row r="112" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A112" s="9" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B112" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C112" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D112" s="12">
         <v>42581</v>
       </c>
       <c r="E112" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F112" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G112" s="18" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H112" s="10"/>
     </row>
-    <row r="113" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A113" s="9" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B113" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C113" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D113" s="12">
         <v>42581</v>
       </c>
       <c r="E113" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F113" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G113" s="18" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="H113" s="10"/>
     </row>
-    <row r="114" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A114" s="9" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B114" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C114" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D114" s="12">
         <v>42581</v>
       </c>
       <c r="E114" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F114" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G114" s="18" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="H114" s="10"/>
     </row>
-    <row r="115" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A115" s="9" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C115" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D115" s="12">
         <v>42581</v>
       </c>
       <c r="E115" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F115" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G115" s="18" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="H115" s="10"/>
     </row>
-    <row r="116" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A116" s="9" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B116" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C116" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D116" s="12">
         <v>42581</v>
       </c>
       <c r="E116" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F116" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G116" s="10"/>
       <c r="H116" s="10"/>
     </row>
-    <row r="117" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="117" spans="1:8" ht="90" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A117" s="38" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="B117" s="10"/>
       <c r="C117" s="10"/>
       <c r="D117" s="12"/>
       <c r="E117" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F117" s="10"/>
       <c r="G117" s="46"/>
       <c r="H117" s="40" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:8" s="1" customFormat="1" ht="141" customHeight="1" x14ac:dyDescent="0.2">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="1" customFormat="1" ht="141" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="9" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B118" s="10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C118" s="10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D118" s="12">
         <v>42581</v>
       </c>
       <c r="E118" s="10" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="F118" s="10" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G118" s="10"/>
       <c r="H118" s="10"/>
     </row>
-    <row r="119" spans="1:8" s="1" customFormat="1" ht="118.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="119" spans="1:8" s="1" customFormat="1" ht="118.5" customHeight="1" x14ac:dyDescent="0.65">
       <c r="A119" s="37" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B119" s="10"/>
       <c r="C119" s="10"/>
       <c r="D119" s="12"/>
       <c r="E119" s="34" t="s">
         <v>19</v>
       </c>
       <c r="F119" s="10"/>
       <c r="G119" s="49"/>
       <c r="H119" s="10" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:H119" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
   <mergeCells count="1">
     <mergeCell ref="B1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000[IN-CONFIDENCE]</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="28567302-e66f-4b8d-854a-7529efaf450a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5aa70786-cd8b-42a4-91ae-1e1c75e49b61">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="28567302-e66f-4b8d-854a-7529efaf450a">WORK-83258987-946</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="28567302-e66f-4b8d-854a-7529efaf450a">
+      <Url>https://worksafenz.sharepoint.com/sites/BusSol-Comms-DEV/_layouts/15/DocIdRedir.aspx?ID=WORK-83258987-946</Url>
+      <Description>WORK-83258987-946</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...48 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100064FF3E8D4D0C5449355384210064A5E" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1d4bc1d7b8ba5698a1e525c43bdeac46">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="28567302-e66f-4b8d-854a-7529efaf450a" xmlns:ns3="5aa70786-cd8b-42a4-91ae-1e1c75e49b61" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="360af5529d471562b424037b7d0030f4" ns2:_="" ns3:_="">
     <xsd:import namespace="28567302-e66f-4b8d-854a-7529efaf450a"/>
     <xsd:import namespace="5aa70786-cd8b-42a4-91ae-1e1c75e49b61"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -13013,112 +13165,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B3CE9B2-5086-4C51-ACF1-F126FD263904}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81E411CF-067A-4575-AB92-F886D5F42B04}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="28567302-e66f-4b8d-854a-7529efaf450a"/>
+    <ds:schemaRef ds:uri="5aa70786-cd8b-42a4-91ae-1e1c75e49b61"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E52156-D0E7-4497-9793-9861EEA6AF9A}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7148F7C-55C5-4D9D-9AD0-2E2B4CF89D81}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC15D14B-17E5-4B33-BD06-3FCF2DDCF7C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="28567302-e66f-4b8d-854a-7529efaf450a"/>
     <ds:schemaRef ds:uri="5aa70786-cd8b-42a4-91ae-1e1c75e49b61"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30E52156-D0E7-4497-9793-9861EEA6AF9A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81E411CF-067A-4575-AB92-F886D5F42B04}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B3CE9B2-5086-4C51-ACF1-F126FD263904}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="5aa70786-cd8b-42a4-91ae-1e1c75e49b61"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C32FD7DA-3F52-46D3-BA6A-AB73B4BBB37F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
@@ -13294,29 +13489,29 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_SetDate">
     <vt:lpwstr>2023-04-04T00:54:21Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_Name">
     <vt:lpwstr>IN-CONFIDENCE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_SiteId">
     <vt:lpwstr>a8547185-c9ba-4557-bc1c-8481be4ecec6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_ActionId">
     <vt:lpwstr>f24075e8-437d-46f7-9be0-0b4c27c10167</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="MSIP_Label_ef2cba2e-3270-45a2-a81a-d9d3378da64b_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>64db4009-f5e8-49c0-83aa-1fe057bd65e7</vt:lpwstr>
+    <vt:lpwstr>af485bb8-31e5-4fe9-8596-936b0061ebcf</vt:lpwstr>
   </property>
 </Properties>
 </file>